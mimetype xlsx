--- v2 (2026-03-27)
+++ v3 (2026-05-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66c1b022127045e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d381babc7c84acc9a9c90ba1c79e60e.psmdcp" Id="R77bc48d8243b4421" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R700d363f61d54497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80fd7d2374c44303819d8a433a3f0e67.psmdcp" Id="R4ec360fe18574f6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Medici Veterinari" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Nume</x:t>
   </x:si>
   <x:si>
     <x:t>Prenume</x:t>
   </x:si>
   <x:si>
@@ -4195,191 +4195,191 @@
   <x:si>
     <x:t>CMV 377</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000000291</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 378</x:t>
   </x:si>
   <x:si>
     <x:t>AMC 000003131</x:t>
   </x:si>
   <x:si>
     <x:t>BALABAN</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 381</x:t>
   </x:si>
   <x:si>
     <x:t>AMC 000012889</x:t>
   </x:si>
   <x:si>
     <x:t>12.04.2023</x:t>
   </x:si>
   <x:si>
+    <x:t>CMV 382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KB 583125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.04.2023</x:t>
+  </x:si>
+  <x:si>
     <x:t>EFTENE</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 384</x:t>
   </x:si>
   <x:si>
     <x:t>ПВ 620870</x:t>
   </x:si>
   <x:si>
-    <x:t>19.04.2023</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>PERCEMLÎ</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 383</x:t>
   </x:si>
   <x:si>
     <x:t>Б-I 047852</x:t>
   </x:si>
   <x:si>
-    <x:t>CMV 382</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>ȘTEFANEȚ</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 385</x:t>
   </x:si>
   <x:si>
     <x:t>AL 0134511</x:t>
   </x:si>
   <x:si>
     <x:t>20.04.2023</x:t>
   </x:si>
   <x:si>
     <x:t>JUVALA</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 386</x:t>
   </x:si>
   <x:si>
     <x:t>AL 0056717</x:t>
   </x:si>
   <x:si>
     <x:t>21.04.2023</x:t>
   </x:si>
   <x:si>
+    <x:t>CMV 391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMI 000002379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.04.2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alexandra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRAGA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TB 883115</x:t>
+  </x:si>
+  <x:si>
     <x:t>ȚURCANU</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 387</x:t>
   </x:si>
   <x:si>
     <x:t>AL 0015934</x:t>
   </x:si>
   <x:si>
-    <x:t>25.04.2023</x:t>
+    <x:t>ȚIBULCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗВ 873271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAGOSTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMI 000000036</x:t>
   </x:si>
   <x:si>
     <x:t>TAMAZLÎCARU</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 389</x:t>
   </x:si>
   <x:si>
     <x:t>Seria 104406     Nr. 00201778</x:t>
   </x:si>
   <x:si>
-    <x:t>DRAGOSTE</x:t>
-[...32 lines deleted...]
-    <x:t>LMI 000002379</x:t>
+    <x:t>Filipp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CALCIU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПВ 620979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.04.2023</x:t>
   </x:si>
   <x:si>
     <x:t>SUVEICA</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 395</x:t>
   </x:si>
   <x:si>
     <x:t>AL 0134510</x:t>
   </x:si>
   <x:si>
-    <x:t>26.04.2023</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>NIȚULEAC</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 394</x:t>
   </x:si>
   <x:si>
     <x:t>AL 0134547</x:t>
   </x:si>
   <x:si>
-    <x:t>Filipp</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Timofei</x:t>
   </x:si>
   <x:si>
     <x:t>MÎȚA</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 396</x:t>
   </x:si>
   <x:si>
     <x:t>B-I 516687</x:t>
   </x:si>
   <x:si>
     <x:t>27.04.2023</x:t>
   </x:si>
   <x:si>
     <x:t>CEBOTARI</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 397</x:t>
   </x:si>
   <x:si>
     <x:t>PB 739962</x:t>
   </x:si>
   <x:si>
     <x:t>PASCARENCO</x:t>
@@ -4399,344 +4399,353 @@
   <x:si>
     <x:t>CMV 399</x:t>
   </x:si>
   <x:si>
     <x:t>E 012871</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 401</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 403</x:t>
   </x:si>
   <x:si>
     <x:t>AMC 000005017</x:t>
   </x:si>
   <x:si>
     <x:t>MOISEI</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 402</x:t>
   </x:si>
   <x:si>
     <x:t>AS 000002342</x:t>
   </x:si>
   <x:si>
+    <x:t>GRIGORENCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 0032758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.05.2023</x:t>
+  </x:si>
+  <x:si>
     <x:t>NACU</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 406</x:t>
   </x:si>
   <x:si>
     <x:t>AMC 000005065</x:t>
   </x:si>
   <x:si>
-    <x:t>03.05.2023</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>CONDUR</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 405</x:t>
   </x:si>
   <x:si>
     <x:t>B-I 525380</x:t>
   </x:si>
   <x:si>
+    <x:t>TAȘCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALI 000031663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.05.2023</x:t>
+  </x:si>
+  <x:si>
     <x:t>BOROVSCHI</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 407</x:t>
   </x:si>
   <x:si>
     <x:t>AMC 000012890</x:t>
   </x:si>
   <x:si>
-    <x:t>04.05.2023</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>ZELENIN</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 411</x:t>
   </x:si>
   <x:si>
     <x:t>B-I 516684</x:t>
   </x:si>
   <x:si>
     <x:t>05.05.2023</x:t>
   </x:si>
   <x:si>
+    <x:t>NEDELEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 0099546</x:t>
+  </x:si>
+  <x:si>
     <x:t>CMV 410</x:t>
   </x:si>
   <x:si>
     <x:t>AL 0082104</x:t>
   </x:si>
   <x:si>
-    <x:t>NEDELEA</x:t>
-[...5 lines deleted...]
-    <x:t>AL 0099546</x:t>
+    <x:t>CMV 412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 009708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.05.2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIHUN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УВ-I 138745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.05.2023</x:t>
   </x:si>
   <x:si>
     <x:t>RUSNAC</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 414</x:t>
   </x:si>
   <x:si>
     <x:t>AL 0275631</x:t>
   </x:si>
   <x:si>
-    <x:t>10.05.2023</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>BÎRLĂDEANU</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 415</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000000176</x:t>
   </x:si>
   <x:si>
     <x:t>11.05.2023</x:t>
   </x:si>
   <x:si>
     <x:t>BARANCIUC</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 418</x:t>
   </x:si>
   <x:si>
     <x:t>ALI 000011319</x:t>
   </x:si>
   <x:si>
     <x:t>15.05.2023</x:t>
   </x:si>
   <x:si>
+    <x:t>NICULIȚĂ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 0099507</x:t>
+  </x:si>
+  <x:si>
     <x:t>PANȚÎR</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 417</x:t>
   </x:si>
   <x:si>
     <x:t>ALI 000025727</x:t>
   </x:si>
   <x:si>
-    <x:t>NICULIȚĂ</x:t>
-[...5 lines deleted...]
-    <x:t>AL 0099507</x:t>
+    <x:t>MALEARCIUC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 0070023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.05.2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 009663</x:t>
   </x:si>
   <x:si>
     <x:t>ZUZA</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 420</x:t>
   </x:si>
   <x:si>
     <x:t>AL 00082113</x:t>
   </x:si>
   <x:si>
-    <x:t>16.05.2023</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>EFRIM</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 422</x:t>
   </x:si>
   <x:si>
     <x:t>YB 919117</x:t>
   </x:si>
   <x:si>
     <x:t>17.05.2023</x:t>
   </x:si>
   <x:si>
     <x:t>Iulia</x:t>
   </x:si>
   <x:si>
     <x:t>CAZNACEEVA</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 423</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000002274</x:t>
   </x:si>
   <x:si>
     <x:t>18.05.2023</x:t>
   </x:si>
   <x:si>
     <x:t>OREHOV</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 425</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000000194</x:t>
   </x:si>
   <x:si>
     <x:t>MUNTEAN</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 424</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000002154</x:t>
   </x:si>
   <x:si>
+    <x:t>Iurii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUCER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВ 955304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.05.2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SARIOGLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 010181</x:t>
+  </x:si>
+  <x:si>
     <x:t>CMV 427</x:t>
   </x:si>
   <x:si>
     <x:t>AL 0099523</x:t>
   </x:si>
   <x:si>
-    <x:t>19.05.2023</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>ALTUNIN</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 430</x:t>
   </x:si>
   <x:si>
     <x:t>AL 007264</x:t>
   </x:si>
   <x:si>
     <x:t>20.05.2023</x:t>
   </x:si>
   <x:si>
     <x:t>SCHIDU</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 429</x:t>
   </x:si>
   <x:si>
     <x:t>YB 148759</x:t>
   </x:si>
   <x:si>
+    <x:t>SARDARI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KB 591878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.05.2023</x:t>
+  </x:si>
+  <x:si>
     <x:t>COSEACOVA</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 432</x:t>
   </x:si>
   <x:si>
     <x:t>AL 0099513</x:t>
   </x:si>
   <x:si>
-    <x:t>22.05.2023</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>GAVRILUȚA</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 431</x:t>
   </x:si>
   <x:si>
     <x:t>ЗВ 873837</x:t>
   </x:si>
   <x:si>
-    <x:t>SARDARI</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>RECEAN</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 435</x:t>
   </x:si>
   <x:si>
     <x:t>УB-1 148754</x:t>
   </x:si>
   <x:si>
     <x:t>24.05.2023</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 434</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000000049</x:t>
   </x:si>
   <x:si>
     <x:t>UNGUREANU</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 437</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000000203</x:t>
@@ -4783,71 +4792,71 @@
   <x:si>
     <x:t>AL 0032731</x:t>
   </x:si>
   <x:si>
     <x:t>31.05.2023</x:t>
   </x:si>
   <x:si>
     <x:t>TOMA</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 440</x:t>
   </x:si>
   <x:si>
     <x:t>AL 0032686</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 442</x:t>
   </x:si>
   <x:si>
     <x:t>ЖВ 904198</x:t>
   </x:si>
   <x:si>
     <x:t>05.06.2023</x:t>
   </x:si>
   <x:si>
+    <x:t>BURLACU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Б-I 048594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.06.2023</x:t>
+  </x:si>
+  <x:si>
     <x:t>IALAMA</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 444</x:t>
   </x:si>
   <x:si>
     <x:t>B-I 533495</x:t>
   </x:si>
   <x:si>
-    <x:t>06.06.2023</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>CRÎJANOVSCHI</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 446</x:t>
   </x:si>
   <x:si>
     <x:t>KB 583307</x:t>
   </x:si>
   <x:si>
     <x:t>09.06.2023</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 445</x:t>
   </x:si>
   <x:si>
     <x:t>AMC 000007135</x:t>
   </x:si>
   <x:si>
     <x:t>COJOCARU</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 449</x:t>
   </x:si>
   <x:si>
     <x:t>УВ 739207</x:t>
@@ -4876,392 +4885,392 @@
   <x:si>
     <x:t>14.06.2023</x:t>
   </x:si>
   <x:si>
     <x:t>Nicolai</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 451</x:t>
   </x:si>
   <x:si>
     <x:t>TB 884132</x:t>
   </x:si>
   <x:si>
     <x:t>RANEȚCHI</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 452</x:t>
   </x:si>
   <x:si>
     <x:t>AL 009702</x:t>
   </x:si>
   <x:si>
     <x:t>15.06.2023</x:t>
   </x:si>
   <x:si>
+    <x:t>BABĂRĂ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 0134805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.06.2023</x:t>
+  </x:si>
+  <x:si>
     <x:t>DUMITRAȘ</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 454</x:t>
   </x:si>
   <x:si>
     <x:t>Б-I 047988</x:t>
   </x:si>
   <x:si>
-    <x:t>21.06.2023</x:t>
+    <x:t>BEJENARU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 0015910</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 457</x:t>
   </x:si>
   <x:si>
     <x:t>AMC 000003130</x:t>
   </x:si>
   <x:si>
     <x:t>Daniil</x:t>
   </x:si>
   <x:si>
     <x:t>MOROZOV</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 455</x:t>
   </x:si>
   <x:si>
     <x:t>AL 0032735</x:t>
   </x:si>
   <x:si>
-    <x:t>BABĂRĂ</x:t>
-[...14 lines deleted...]
-    <x:t>AL 0015910</x:t>
+    <x:t>GAVAJUC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMC 000012917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.06.2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOGDANAȘ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALI 000025715</x:t>
   </x:si>
   <x:si>
     <x:t>CHIOCHIU</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 458</x:t>
   </x:si>
   <x:si>
     <x:t>AL 007222</x:t>
   </x:si>
   <x:si>
-    <x:t>22.06.2023</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>CMV 459</x:t>
   </x:si>
   <x:si>
     <x:t>E 004989</x:t>
   </x:si>
   <x:si>
-    <x:t>GAVAJUC</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>CMV 524</x:t>
   </x:si>
   <x:si>
     <x:t>AA nr. 807 din 28.06.2023</x:t>
   </x:si>
   <x:si>
     <x:t>27.06.2023</x:t>
   </x:si>
   <x:si>
+    <x:t>CMV 464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KB 575230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.07.2023</x:t>
+  </x:si>
+  <x:si>
     <x:t>Liparit</x:t>
   </x:si>
   <x:si>
     <x:t>COSIAN</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 462</x:t>
   </x:si>
   <x:si>
     <x:t>Я 132403</x:t>
   </x:si>
   <x:si>
-    <x:t>03.07.2023</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>IONAȘ</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 463</x:t>
   </x:si>
   <x:si>
     <x:t>AL 0015942</x:t>
   </x:si>
   <x:si>
     <x:t>TRIPADUȘ</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 465</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000000053</x:t>
   </x:si>
   <x:si>
     <x:t>04.07.2023</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 466</x:t>
   </x:si>
   <x:si>
     <x:t>AL 009675</x:t>
   </x:si>
   <x:si>
     <x:t>05.07.2023</x:t>
   </x:si>
   <x:si>
     <x:t>ECHIM</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 467</x:t>
   </x:si>
   <x:si>
     <x:t>УВ-I 148782</x:t>
   </x:si>
   <x:si>
     <x:t>07.07.2023</x:t>
   </x:si>
   <x:si>
+    <x:t>PAGU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗВ 873283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.07.2023</x:t>
+  </x:si>
+  <x:si>
     <x:t>GRIBENCO</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 468</x:t>
   </x:si>
   <x:si>
     <x:t>E 004956</x:t>
   </x:si>
   <x:si>
-    <x:t>10.07.2023</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>PADURA</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 470</x:t>
   </x:si>
   <x:si>
     <x:t>AL 0134503</x:t>
   </x:si>
   <x:si>
     <x:t>11.07.2023</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 471</x:t>
   </x:si>
   <x:si>
     <x:t>KB 583341</x:t>
   </x:si>
   <x:si>
     <x:t>13.07.2023</x:t>
   </x:si>
   <x:si>
     <x:t>OSADCENCO</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 472</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000000180</x:t>
   </x:si>
   <x:si>
     <x:t>14.07.2023</x:t>
   </x:si>
   <x:si>
+    <x:t>MUȘCINSCHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALI 000011318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.07.2023</x:t>
+  </x:si>
+  <x:si>
     <x:t>BUȚCU</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 473</x:t>
   </x:si>
   <x:si>
     <x:t>УВ-I 138711</x:t>
   </x:si>
   <x:si>
-    <x:t>17.07.2023</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>MANASTÎRLI</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 475</x:t>
   </x:si>
   <x:si>
     <x:t>AL 0032749</x:t>
   </x:si>
   <x:si>
     <x:t>19.07.2023</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 476</x:t>
   </x:si>
   <x:si>
     <x:t>AL 009720</x:t>
   </x:si>
   <x:si>
     <x:t>24.07.2023</x:t>
   </x:si>
   <x:si>
+    <x:t>VORNICOV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЗВ 873252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.07.2023</x:t>
+  </x:si>
+  <x:si>
     <x:t>BEJENARI</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 481</x:t>
   </x:si>
   <x:si>
     <x:t>ЖВ 623479</x:t>
   </x:si>
   <x:si>
-    <x:t>26.07.2023</x:t>
-[...8 lines deleted...]
-    <x:t>ЗВ 873252</x:t>
+    <x:t>Raisa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APREUTES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВ 956781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B-I 524714</x:t>
   </x:si>
   <x:si>
     <x:t>BOGACI</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 478</x:t>
   </x:si>
   <x:si>
     <x:t>AMC 000010845</x:t>
   </x:si>
   <x:si>
-    <x:t>Raisa</x:t>
-[...17 lines deleted...]
-    <x:t>B-I 524714</x:t>
+    <x:t>CEBANU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMI 000002457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.07.2023</x:t>
   </x:si>
   <x:si>
     <x:t>DINJOS</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 483</x:t>
   </x:si>
   <x:si>
     <x:t>PB 824071</x:t>
   </x:si>
   <x:si>
-    <x:t>27.07.2023</x:t>
-[...8 lines deleted...]
-    <x:t>LMI 000002457</x:t>
+    <x:t>GÎSCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПВ 612370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.07.2023</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 484</x:t>
   </x:si>
   <x:si>
     <x:t>KB 583309</x:t>
   </x:si>
   <x:si>
-    <x:t>28.07.2023</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>BACILA</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 486</x:t>
   </x:si>
   <x:si>
     <x:t>AMC 000012888</x:t>
   </x:si>
   <x:si>
     <x:t>31.07.2023</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 487</x:t>
   </x:si>
   <x:si>
     <x:t>ДВС 0700714</x:t>
   </x:si>
   <x:si>
     <x:t>01.08.2023</x:t>
   </x:si>
   <x:si>
     <x:t>DODON</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 488</x:t>
@@ -5347,74 +5356,74 @@
   <x:si>
     <x:t>15.08.2023</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 494</x:t>
   </x:si>
   <x:si>
     <x:t>Д-I 370827</x:t>
   </x:si>
   <x:si>
     <x:t>16.08.2023</x:t>
   </x:si>
   <x:si>
     <x:t>PADUREȚ</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 495</x:t>
   </x:si>
   <x:si>
     <x:t>AL 004199</x:t>
   </x:si>
   <x:si>
     <x:t>21.08.2023</x:t>
   </x:si>
   <x:si>
+    <x:t>Ilarion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SARDARU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПB 620869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.08.2023</x:t>
+  </x:si>
+  <x:si>
     <x:t>DRUȚĂ</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 497</x:t>
   </x:si>
   <x:si>
     <x:t>E 004964</x:t>
   </x:si>
   <x:si>
-    <x:t>22.08.2023</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Cristina</x:t>
   </x:si>
   <x:si>
     <x:t>MANOLI</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 498</x:t>
   </x:si>
   <x:si>
     <x:t>ALI 000025688</x:t>
   </x:si>
   <x:si>
     <x:t>23.08.2023</x:t>
   </x:si>
   <x:si>
     <x:t>CARPOV</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 500</x:t>
   </x:si>
   <x:si>
     <x:t>E 003960</x:t>
   </x:si>
   <x:si>
     <x:t>25.08.2023</x:t>
@@ -5422,164 +5431,164 @@
   <x:si>
     <x:t>MÎNZÎRARU</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 499</x:t>
   </x:si>
   <x:si>
     <x:t>ЗВ 873474</x:t>
   </x:si>
   <x:si>
     <x:t>Lucea</x:t>
   </x:si>
   <x:si>
     <x:t>ANGHELOVA</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 501</x:t>
   </x:si>
   <x:si>
     <x:t>KB 583108</x:t>
   </x:si>
   <x:si>
     <x:t>29.08.2023</x:t>
   </x:si>
   <x:si>
+    <x:t>NIȚA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMC 000012740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.08.2023</x:t>
+  </x:si>
+  <x:si>
     <x:t>PISTOL</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 502</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ИВ 963465 </x:t>
   </x:si>
   <x:si>
-    <x:t>30.08.2023</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>DUBALARI</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 504</x:t>
   </x:si>
   <x:si>
     <x:t>AA nr. 813 din 28.06.2023</x:t>
   </x:si>
   <x:si>
+    <x:t>GARGALÎC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Д-I 370813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.09.2023</x:t>
+  </x:si>
+  <x:si>
     <x:t>BRUMA</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 505</x:t>
   </x:si>
   <x:si>
     <x:t>AL 0071773</x:t>
   </x:si>
   <x:si>
-    <x:t>04.09.2023</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>CMV 507</x:t>
   </x:si>
   <x:si>
     <x:t>Ю 019366</x:t>
   </x:si>
   <x:si>
     <x:t>PLOSCARU</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 508</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000002472</x:t>
   </x:si>
   <x:si>
     <x:t>05.09.2023</x:t>
   </x:si>
   <x:si>
     <x:t>NOFIT</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 509</x:t>
   </x:si>
   <x:si>
     <x:t>AMC 000012913</x:t>
   </x:si>
   <x:si>
     <x:t>08.09.2023</x:t>
   </x:si>
   <x:si>
     <x:t>Zinaida</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 510</x:t>
   </x:si>
   <x:si>
     <x:t>E 003961</x:t>
   </x:si>
   <x:si>
     <x:t>09.09.2023</x:t>
   </x:si>
   <x:si>
+    <x:t>Chiril</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DULOGLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A-I 996813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.09.2023</x:t>
+  </x:si>
+  <x:si>
     <x:t>CMV 511</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000002459</x:t>
   </x:si>
   <x:si>
-    <x:t>11.09.2023</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>CARAS</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 514</x:t>
   </x:si>
   <x:si>
     <x:t>Ю 019983</x:t>
   </x:si>
   <x:si>
     <x:t>13.09.2023</x:t>
   </x:si>
   <x:si>
     <x:t>Xenia</x:t>
   </x:si>
   <x:si>
     <x:t>SCUTARU</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 515</x:t>
   </x:si>
   <x:si>
     <x:t>PB 242317</x:t>
   </x:si>
   <x:si>
     <x:t>BABOGLO</x:t>
@@ -5623,95 +5632,95 @@
   <x:si>
     <x:t>AHMEDOVA</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 520</x:t>
   </x:si>
   <x:si>
     <x:t>AMC 000007175</x:t>
   </x:si>
   <x:si>
     <x:t>25.09.2023</x:t>
   </x:si>
   <x:si>
     <x:t>BADAN</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 521</x:t>
   </x:si>
   <x:si>
     <x:t>AMC 000007132</x:t>
   </x:si>
   <x:si>
     <x:t>26.09.2023</x:t>
   </x:si>
   <x:si>
+    <x:t>CMV 523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УВ-I 148774</x:t>
+  </x:si>
+  <x:si>
     <x:t>OPREA</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 522</x:t>
   </x:si>
   <x:si>
     <x:t>ПВ 620963</x:t>
   </x:si>
   <x:si>
-    <x:t>CMV 523</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>CMV 525</x:t>
   </x:si>
   <x:si>
     <x:t>ПВ 328245</x:t>
   </x:si>
   <x:si>
     <x:t>28.09.2023</x:t>
   </x:si>
   <x:si>
+    <x:t>NEZALZOV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PB 797461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.10.2023</x:t>
+  </x:si>
+  <x:si>
     <x:t>MITIOGLO</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 527</x:t>
   </x:si>
   <x:si>
     <x:t>PB 357865</x:t>
   </x:si>
   <x:si>
-    <x:t>04.10.2023</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Mariana</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRATII</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 528</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000002163</x:t>
   </x:si>
   <x:si>
     <x:t>18.10.2023</x:t>
   </x:si>
   <x:si>
     <x:t>VACARCIUC</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 529</x:t>
   </x:si>
   <x:si>
     <x:t>AL 000410</x:t>
   </x:si>
   <x:si>
     <x:t>25.10.2023</x:t>
@@ -5737,233 +5746,233 @@
   <x:si>
     <x:t>AMC 000012918</x:t>
   </x:si>
   <x:si>
     <x:t>06.11.2023</x:t>
   </x:si>
   <x:si>
     <x:t>ROBULEȚ</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 533</x:t>
   </x:si>
   <x:si>
     <x:t>ЛВ 308437</x:t>
   </x:si>
   <x:si>
     <x:t>BESPALCO</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 531</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000002453</x:t>
   </x:si>
   <x:si>
+    <x:t>ZABRIAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMI 000002478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.11.2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZDRAGUȘ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMI 000002480</x:t>
+  </x:si>
+  <x:si>
     <x:t>MAICAN</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 536</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000002465</x:t>
   </x:si>
   <x:si>
-    <x:t>20.11.2023</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>ROZOVEL</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 537</x:t>
   </x:si>
   <x:si>
     <x:t>УВ-I 138741</x:t>
   </x:si>
   <x:si>
     <x:t>22.11.2023</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 538</x:t>
   </x:si>
   <x:si>
     <x:t>AL 0055083</x:t>
   </x:si>
   <x:si>
     <x:t>29.11.2023</x:t>
   </x:si>
   <x:si>
     <x:t>Efim</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 539</x:t>
   </x:si>
   <x:si>
     <x:t>AL 007220</x:t>
   </x:si>
   <x:si>
+    <x:t>MAFTEI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 000396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.12.2023</x:t>
+  </x:si>
+  <x:si>
     <x:t>GASNAȘ</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 540</x:t>
   </x:si>
   <x:si>
     <x:t>AL 000432</x:t>
   </x:si>
   <x:si>
-    <x:t>04.12.2023</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>ȘIREAEVA</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 542</x:t>
   </x:si>
   <x:si>
     <x:t>AL 0032742</x:t>
   </x:si>
   <x:si>
     <x:t>13.12.2023</x:t>
   </x:si>
   <x:si>
+    <x:t>MELNIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MB 985465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.12.2023</x:t>
+  </x:si>
+  <x:si>
     <x:t>ȘAROV</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 543</x:t>
   </x:si>
   <x:si>
     <x:t>ALI 000026863</x:t>
   </x:si>
   <x:si>
-    <x:t>21.12.2023</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>CIOMÎRTAN</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 545</x:t>
   </x:si>
   <x:si>
     <x:t>KB 575231</x:t>
   </x:si>
   <x:si>
     <x:t>02.01.2024</x:t>
   </x:si>
   <x:si>
+    <x:t>ȚÎNȚARI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 0105292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.01.2024</x:t>
+  </x:si>
+  <x:si>
     <x:t>Oana</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 546</x:t>
   </x:si>
   <x:si>
     <x:t>C 0015233</x:t>
   </x:si>
   <x:si>
-    <x:t>11.01.2024</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>CMV 548</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000002374</x:t>
   </x:si>
   <x:si>
     <x:t>17.01.2024</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 551</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000002467</x:t>
   </x:si>
   <x:si>
     <x:t>18.01.2024</x:t>
   </x:si>
   <x:si>
+    <x:t>GLODEANU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УВ-I 138715</x:t>
+  </x:si>
+  <x:si>
     <x:t>BOSTAN</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 549</x:t>
   </x:si>
   <x:si>
     <x:t>AL 0099488</x:t>
   </x:si>
   <x:si>
-    <x:t>GLODEANU</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>MUTU</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 552</x:t>
   </x:si>
   <x:si>
     <x:t>AL 0055088</x:t>
   </x:si>
   <x:si>
     <x:t>29.01.2024</x:t>
   </x:si>
   <x:si>
     <x:t>URSU</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 553</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000002376</x:t>
   </x:si>
   <x:si>
     <x:t>30.01.2024</x:t>
   </x:si>
   <x:si>
     <x:t>Nicoleta</x:t>
@@ -5989,80 +5998,80 @@
   <x:si>
     <x:t>05.02.2024</x:t>
   </x:si>
   <x:si>
     <x:t>CAZACOVA</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 556</x:t>
   </x:si>
   <x:si>
     <x:t>ALI 000025702</x:t>
   </x:si>
   <x:si>
     <x:t>07.02.2024</x:t>
   </x:si>
   <x:si>
     <x:t>PALADE</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 557</x:t>
   </x:si>
   <x:si>
     <x:t>KB 591051</x:t>
   </x:si>
   <x:si>
+    <x:t>OBREJA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УВ-I 148757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.02.2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ODOVENCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMI 000002469</x:t>
+  </x:si>
+  <x:si>
     <x:t>BALAN</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 560</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000002358</x:t>
   </x:si>
   <x:si>
-    <x:t>13.02.2024</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>LUCA</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 561</x:t>
   </x:si>
   <x:si>
     <x:t>ИВ 955307</x:t>
   </x:si>
   <x:si>
     <x:t>BUDESCO</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 562</x:t>
   </x:si>
   <x:si>
     <x:t>AMC 000012892</x:t>
   </x:si>
   <x:si>
     <x:t>20.02.2024</x:t>
   </x:si>
   <x:si>
     <x:t>ZAGORSCHI</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 563</x:t>
@@ -6097,71 +6106,71 @@
   <x:si>
     <x:t>11.03.2024</x:t>
   </x:si>
   <x:si>
     <x:t>RIVNEAC</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 566</x:t>
   </x:si>
   <x:si>
     <x:t>ЗВ 318561</x:t>
   </x:si>
   <x:si>
     <x:t>13.03.2024</x:t>
   </x:si>
   <x:si>
     <x:t>VLASOV</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 567</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000002278</x:t>
   </x:si>
   <x:si>
+    <x:t>MOROȘANU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УB-I 148797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.03.2024</x:t>
+  </x:si>
+  <x:si>
     <x:t>GOBJILĂ</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 569</x:t>
   </x:si>
   <x:si>
     <x:t>AL 0105254</x:t>
   </x:si>
   <x:si>
-    <x:t>18.03.2024</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>CRIVORUCENCO</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 571</x:t>
   </x:si>
   <x:si>
     <x:t>AL 0015919</x:t>
   </x:si>
   <x:si>
     <x:t>10.04.2024</x:t>
   </x:si>
   <x:si>
     <x:t>SUCHKOV</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 572</x:t>
   </x:si>
   <x:si>
     <x:t>M 17 Nr. 058559</x:t>
   </x:si>
   <x:si>
     <x:t>22.04.2024</x:t>
   </x:si>
   <x:si>
     <x:t>Oxana</x:t>
@@ -6307,128 +6316,128 @@
   <x:si>
     <x:t>20.06.2024</x:t>
   </x:si>
   <x:si>
     <x:t>POSTICĂ</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 584</x:t>
   </x:si>
   <x:si>
     <x:t>ЖВ 903218</x:t>
   </x:si>
   <x:si>
     <x:t>26.06.2024</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 587</x:t>
   </x:si>
   <x:si>
     <x:t>ALI 000018124</x:t>
   </x:si>
   <x:si>
     <x:t>28.06.2024</x:t>
   </x:si>
   <x:si>
+    <x:t>Filip</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УВ-I 148999</x:t>
+  </x:si>
+  <x:si>
     <x:t>GODEA</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 586</x:t>
   </x:si>
   <x:si>
     <x:t>AL 0032684</x:t>
   </x:si>
   <x:si>
-    <x:t>Filip</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>RUIN</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 588</x:t>
   </x:si>
   <x:si>
     <x:t>Seria 101318       Nr. 0420072</x:t>
   </x:si>
   <x:si>
     <x:t>15.07.2024</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 589</x:t>
   </x:si>
   <x:si>
     <x:t>E 004960</x:t>
   </x:si>
   <x:si>
     <x:t>16.07.2024</x:t>
   </x:si>
   <x:si>
+    <x:t>ARTENE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УВ-I 138704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.07.2024</x:t>
+  </x:si>
+  <x:si>
     <x:t>CMV 590</x:t>
   </x:si>
   <x:si>
     <x:t>LM 0046461</x:t>
   </x:si>
   <x:si>
-    <x:t>18.07.2024</x:t>
-[...8 lines deleted...]
-    <x:t>УВ-I 138704</x:t>
+    <x:t>ZGHIBARȚĂ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMI 000003545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.08.2024</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 593</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000003534</x:t>
   </x:si>
   <x:si>
-    <x:t>05.08.2024</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>ȚĂRNĂ</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 594</x:t>
   </x:si>
   <x:si>
     <x:t>16327</x:t>
   </x:si>
   <x:si>
     <x:t>07.08.2024</x:t>
   </x:si>
   <x:si>
     <x:t>PARABINOVICI</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 595</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000002199</x:t>
   </x:si>
   <x:si>
     <x:t>08.08.2024</x:t>
   </x:si>
   <x:si>
     <x:t>Cătălina</x:t>
@@ -6508,65 +6517,65 @@
   <x:si>
     <x:t>CMV 602</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000003525</x:t>
   </x:si>
   <x:si>
     <x:t>25.09.2024</x:t>
   </x:si>
   <x:si>
     <x:t>CORNEȚEL</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 603</x:t>
   </x:si>
   <x:si>
     <x:t>Я 859120</x:t>
   </x:si>
   <x:si>
     <x:t>26.09.2024</x:t>
   </x:si>
   <x:si>
     <x:t>BUGNEAC</x:t>
   </x:si>
   <x:si>
+    <x:t>CMV 604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AM 000003094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.09.2024</x:t>
+  </x:si>
+  <x:si>
     <x:t>CMV 605</x:t>
   </x:si>
   <x:si>
     <x:t>AMC 000005024</x:t>
   </x:si>
   <x:si>
-    <x:t>30.09.2024</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>ȘARGU</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 606</x:t>
   </x:si>
   <x:si>
     <x:t>ИВ 955315</x:t>
   </x:si>
   <x:si>
     <x:t>01.10.2024</x:t>
   </x:si>
   <x:si>
     <x:t>Marin</x:t>
   </x:si>
   <x:si>
     <x:t>DIACONU</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 607</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000002237</x:t>
   </x:si>
   <x:si>
     <x:t>04.10.2024</x:t>
@@ -6706,149 +6715,149 @@
   <x:si>
     <x:t>EREMIA</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 620</x:t>
   </x:si>
   <x:si>
     <x:t>AL 0032719</x:t>
   </x:si>
   <x:si>
     <x:t>12.12.2024</x:t>
   </x:si>
   <x:si>
     <x:t>LELIUHINA</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 621</x:t>
   </x:si>
   <x:si>
     <x:t>AMC 000003113</x:t>
   </x:si>
   <x:si>
     <x:t>17.12.2024</x:t>
   </x:si>
   <x:si>
+    <x:t>CMV 622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 0032732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.12.2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COTICI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 0038574</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GULEAC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 007265</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ira</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 623</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000000043</x:t>
   </x:si>
   <x:si>
-    <x:t>19.12.2024</x:t>
-[...23 lines deleted...]
-    <x:t>AL 0032732</x:t>
+    <x:t>COBÎLEANSCHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 0099535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.01.2025</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 627</x:t>
   </x:si>
   <x:si>
     <x:t>Б-I 048401</x:t>
   </x:si>
   <x:si>
-    <x:t>10.01.2025</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Feras</x:t>
   </x:si>
   <x:si>
     <x:t>MEREB</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 628</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000003527</x:t>
   </x:si>
   <x:si>
     <x:t>22.01.2025</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 629</x:t>
   </x:si>
   <x:si>
     <x:t>ШВ 015487</x:t>
   </x:si>
   <x:si>
     <x:t>30.01.2025</x:t>
   </x:si>
   <x:si>
+    <x:t>ZARA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВ 956776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31.01.2025</x:t>
+  </x:si>
+  <x:si>
     <x:t>DARII</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 630</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000003515</x:t>
   </x:si>
   <x:si>
-    <x:t>31.01.2025</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GORGOS </x:t>
   </x:si>
   <x:si>
     <x:t>CMV 632</x:t>
   </x:si>
   <x:si>
     <x:t>AL 0082108</x:t>
   </x:si>
   <x:si>
     <x:t>04.02.2025</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">VENGHER </x:t>
   </x:si>
   <x:si>
     <x:t>CMV 633</x:t>
   </x:si>
   <x:si>
     <x:t>ИВ 956901</x:t>
   </x:si>
   <x:si>
     <x:t>07.02.2025</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 634</x:t>
@@ -6859,194 +6868,194 @@
   <x:si>
     <x:t>10.02.2025</x:t>
   </x:si>
   <x:si>
     <x:t>MORCOV</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 635</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000003529</x:t>
   </x:si>
   <x:si>
     <x:t>COCA</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 636</x:t>
   </x:si>
   <x:si>
     <x:t>АПС 0017096</x:t>
   </x:si>
   <x:si>
     <x:t>20.02.2025</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">BELAIA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALI 000011294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.02.2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAIPAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 010178</x:t>
+  </x:si>
+  <x:si>
     <x:t>COVALIOVA</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 638</x:t>
   </x:si>
   <x:si>
     <x:t>E 010179</x:t>
   </x:si>
   <x:si>
-    <x:t>21.02.2025</x:t>
-[...17 lines deleted...]
-    <x:t>ALI 000011294</x:t>
+    <x:t>OLARI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УВ 919519</x:t>
   </x:si>
   <x:si>
     <x:t>NEMȚANU</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 640</x:t>
   </x:si>
   <x:si>
     <x:t>AL 0069540</x:t>
   </x:si>
   <x:si>
     <x:t>CLIMOV</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 641</x:t>
   </x:si>
   <x:si>
     <x:t>AL 0015971</x:t>
   </x:si>
   <x:si>
-    <x:t>OLARI</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>CMV 643</x:t>
   </x:si>
   <x:si>
     <x:t>ЗВ 873843</x:t>
   </x:si>
   <x:si>
     <x:t>24.02.2025</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 644</x:t>
   </x:si>
   <x:si>
     <x:t>E 003971</x:t>
   </x:si>
   <x:si>
     <x:t>25.02.2025</x:t>
   </x:si>
   <x:si>
+    <x:t>CMV 646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LM 0027605</x:t>
+  </x:si>
+  <x:si>
     <x:t>CMV 645</x:t>
   </x:si>
   <x:si>
     <x:t>E 003972</x:t>
   </x:si>
   <x:si>
-    <x:t>CMV 646</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BOERU</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 647</x:t>
   </x:si>
   <x:si>
     <x:t>AL 0134516</x:t>
   </x:si>
   <x:si>
     <x:t>21.03.2025</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 648</x:t>
   </x:si>
   <x:si>
     <x:t>AL 004187</x:t>
   </x:si>
   <x:si>
     <x:t>24.03.2025</x:t>
   </x:si>
   <x:si>
     <x:t>VOLOBUEVA</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 649</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000002280</x:t>
   </x:si>
   <x:si>
     <x:t>26.03.2025</x:t>
   </x:si>
   <x:si>
+    <x:t>PÎNZARI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 004975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31.03.2025</x:t>
+  </x:si>
+  <x:si>
     <x:t>CMV 651</x:t>
   </x:si>
   <x:si>
     <x:t>A 0017208</x:t>
   </x:si>
   <x:si>
-    <x:t>31.03.2025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>CMV 650</x:t>
   </x:si>
   <x:si>
     <x:t>AL 0055121</x:t>
   </x:si>
   <x:si>
-    <x:t>PÎNZARI</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ȚÎBULAC </x:t>
   </x:si>
   <x:si>
     <x:t>CMV 653</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000002475</x:t>
   </x:si>
   <x:si>
     <x:t>04.04.2025</x:t>
   </x:si>
   <x:si>
     <x:t>Arina</x:t>
   </x:si>
   <x:si>
     <x:t>IONEL</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 654</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000003523</x:t>
   </x:si>
   <x:si>
     <x:t>16.04.2025</x:t>
@@ -7177,392 +7186,392 @@
   <x:si>
     <x:t>22.07.2025</x:t>
   </x:si>
   <x:si>
     <x:t>Reghina</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 675</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000004602</x:t>
   </x:si>
   <x:si>
     <x:t>23.07.2025</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 676</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000004629</x:t>
   </x:si>
   <x:si>
     <x:t>24.07.2025</x:t>
   </x:si>
   <x:si>
+    <x:t>PAVLIUC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMI 000004628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.07.2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REABOI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMI 000004630</x:t>
+  </x:si>
+  <x:si>
     <x:t>ALEXEEVA</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 679</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000004595</x:t>
   </x:si>
   <x:si>
-    <x:t>25.07.2025</x:t>
+    <x:t>ZELENIUC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMI 000004643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nichita</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DUȘCOV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMI 000004607</x:t>
   </x:si>
   <x:si>
     <x:t>ELIȚA</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 682</x:t>
   </x:si>
   <x:si>
     <x:t>AL 0032714</x:t>
   </x:si>
   <x:si>
-    <x:t>ZELENIUC</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>Alin</x:t>
   </x:si>
   <x:si>
     <x:t>FRUMOSU</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 683</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000004609</x:t>
   </x:si>
   <x:si>
     <x:t>28.07.2025</x:t>
   </x:si>
   <x:si>
     <x:t>STRECHII</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 684</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000004638</x:t>
   </x:si>
   <x:si>
     <x:t>30.07.2025</x:t>
   </x:si>
   <x:si>
+    <x:t>CMV 660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KB 583339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.08.2025</x:t>
+  </x:si>
+  <x:si>
     <x:t>LESNIC</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 685</x:t>
   </x:si>
   <x:si>
     <x:t>УВ 919833</x:t>
   </x:si>
   <x:si>
-    <x:t>04.08.2025</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>PALAMARCIUC</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 686</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000004627</x:t>
   </x:si>
   <x:si>
     <x:t>06.08.2025</x:t>
   </x:si>
   <x:si>
     <x:t>GULICA</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 687</x:t>
   </x:si>
   <x:si>
     <x:t>AL 007216</x:t>
   </x:si>
   <x:si>
     <x:t>08.08.2025</x:t>
   </x:si>
   <x:si>
+    <x:t>TODERICĂ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMI 000004640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.08.2025</x:t>
+  </x:si>
+  <x:si>
     <x:t>OJOG</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 688</x:t>
   </x:si>
   <x:si>
     <x:t>ALI 000011296</x:t>
   </x:si>
   <x:si>
-    <x:t>13.08.2025</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Dinu</x:t>
   </x:si>
   <x:si>
     <x:t>DICA</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 690</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000004606</x:t>
   </x:si>
   <x:si>
     <x:t>19.08.2025</x:t>
   </x:si>
   <x:si>
     <x:t>MOROI</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 691</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000004623</x:t>
   </x:si>
   <x:si>
     <x:t>28.08.2025</x:t>
   </x:si>
   <x:si>
+    <x:t>Iulian</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA 2886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.08.2025</x:t>
+  </x:si>
+  <x:si>
     <x:t>CMV 693</x:t>
   </x:si>
   <x:si>
     <x:t>AA 2885</x:t>
   </x:si>
   <x:si>
-    <x:t>29.08.2025</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>CMV 694</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000000193</x:t>
   </x:si>
   <x:si>
     <x:t>02.09.2025</x:t>
   </x:si>
   <x:si>
     <x:t>HARITON</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 695</x:t>
   </x:si>
   <x:si>
     <x:t>AL 0082387</x:t>
   </x:si>
   <x:si>
     <x:t>03.09.2025</x:t>
   </x:si>
   <x:si>
+    <x:t>ANDRONATIEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 009666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.09.2025</x:t>
+  </x:si>
+  <x:si>
     <x:t>CAȘANOVSCHI</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 696</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000004600</x:t>
   </x:si>
   <x:si>
-    <x:t>05.09.2025</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>OLEINIK</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 698</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000004624</x:t>
   </x:si>
   <x:si>
     <x:t>08.09.2025</x:t>
   </x:si>
   <x:si>
     <x:t>ARDOVAN</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 700</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000004596</x:t>
   </x:si>
   <x:si>
     <x:t>15.09.2025</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 699</x:t>
   </x:si>
   <x:si>
     <x:t>MB 986042</x:t>
   </x:si>
   <x:si>
     <x:t>18.09.2025</x:t>
   </x:si>
   <x:si>
+    <x:t>CMV 704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMI 000002253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.09.2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Viatalii</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JURAVLIOV </x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Щ 724583</x:t>
+  </x:si>
+  <x:si>
     <x:t>CMV 702</x:t>
   </x:si>
   <x:si>
     <x:t>AMC 000010870</x:t>
   </x:si>
   <x:si>
-    <x:t>23.09.2025</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GÂRBU </x:t>
   </x:si>
   <x:si>
     <x:t>CMV 703</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000002277</x:t>
   </x:si>
   <x:si>
     <x:t>DONICI</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 705</x:t>
   </x:si>
   <x:si>
     <x:t>ПВ 612369</x:t>
   </x:si>
   <x:si>
     <x:t>30.09.2025</x:t>
   </x:si>
   <x:si>
+    <x:t>Innokentiia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEMKOVSKAIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seria 107705 Nr. 0085370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.10.2025</x:t>
+  </x:si>
+  <x:si>
     <x:t>DRAGOMIR</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 707</x:t>
   </x:si>
   <x:si>
     <x:t>Seria 104406 Nr. 0005660</x:t>
   </x:si>
   <x:si>
-    <x:t>02.10.2025</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Dmitri</x:t>
   </x:si>
   <x:si>
     <x:t>CHELEȘ</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 708</x:t>
   </x:si>
   <x:si>
     <x:t>ALI 000025748</x:t>
   </x:si>
   <x:si>
     <x:t>06.10.2025</x:t>
   </x:si>
   <x:si>
     <x:t>MOSCALU</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 709</x:t>
   </x:si>
   <x:si>
     <x:t>AMC 000005034</x:t>
   </x:si>
   <x:si>
     <x:t>09.10.2025</x:t>
@@ -7624,75 +7633,75 @@
   <x:si>
     <x:t>30.10.2025</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 715</x:t>
   </x:si>
   <x:si>
     <x:t>AMC 000012912</x:t>
   </x:si>
   <x:si>
     <x:t>06.11.2025</x:t>
   </x:si>
   <x:si>
     <x:t>GARABA</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 716</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000004612</x:t>
   </x:si>
   <x:si>
     <x:t>13.11.2025</x:t>
   </x:si>
   <x:si>
+    <x:t>CALPACCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMI 000003510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.11.2025</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">BUTÎRSCAIA </x:t>
   </x:si>
   <x:si>
     <x:t>CMV 717</x:t>
   </x:si>
   <x:si>
-    <x:t>24.11.2025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>JUGANARI</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 718</x:t>
   </x:si>
   <x:si>
     <x:t>ALI 000025732</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>LMI 000003510</x:t>
   </x:si>
   <x:si>
     <x:t>EVCO</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 720</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000000037</x:t>
   </x:si>
   <x:si>
     <x:t>27.11.2025</x:t>
   </x:si>
   <x:si>
     <x:t>Valentyna</x:t>
   </x:si>
   <x:si>
     <x:t>KRYVENKO</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 721</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000004620</x:t>
   </x:si>
@@ -8246,51 +8255,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G711"/>
+  <x:dimension ref="A1:G712"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="18.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="17.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="13.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="25.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.710625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="6.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="9.139196" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -16842,109 +16851,109 @@
     <x:row r="373" spans="1:7">
       <x:c r="A373" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>1391</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
         <x:v>1392</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
         <x:v>1393</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
         <x:v>1394</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:7">
       <x:c r="A374" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B374" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C374" s="0" t="s">
         <x:v>1395</x:v>
       </x:c>
-      <x:c r="C374" s="0" t="s">
+      <x:c r="D374" s="0" t="s">
         <x:v>1396</x:v>
       </x:c>
-      <x:c r="D374" s="0" t="s">
+      <x:c r="E374" s="0" t="s">
         <x:v>1397</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1398</x:v>
       </x:c>
       <x:c r="F374" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G374" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:7">
       <x:c r="A375" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
+        <x:v>1398</x:v>
+      </x:c>
+      <x:c r="C375" s="0" t="s">
         <x:v>1399</x:v>
       </x:c>
-      <x:c r="C375" s="0" t="s">
+      <x:c r="D375" s="0" t="s">
         <x:v>1400</x:v>
       </x:c>
-      <x:c r="D375" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E375" s="0" t="s">
-        <x:v>1398</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:7">
       <x:c r="A376" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="B376" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>1401</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
         <x:v>1402</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
         <x:v>1403</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
-        <x:v>1398</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G376" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:7">
       <x:c r="A377" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>1404</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
         <x:v>1405</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
         <x:v>1406</x:v>
       </x:c>
       <x:c r="E377" s="0" t="s">
         <x:v>1407</x:v>
       </x:c>
       <x:c r="F377" s="0" t="s">
@@ -16957,247 +16966,247 @@
     <x:row r="378" spans="1:7">
       <x:c r="A378" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B378" s="0" t="s">
         <x:v>1408</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
         <x:v>1409</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
         <x:v>1410</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
         <x:v>1411</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G378" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:7">
       <x:c r="A379" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="C379" s="0" t="s">
         <x:v>1412</x:v>
       </x:c>
-      <x:c r="C379" s="0" t="s">
+      <x:c r="D379" s="0" t="s">
         <x:v>1413</x:v>
       </x:c>
-      <x:c r="D379" s="0" t="s">
+      <x:c r="E379" s="0" t="s">
         <x:v>1414</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1415</x:v>
       </x:c>
       <x:c r="F379" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:7">
       <x:c r="A380" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="B380" s="0" t="s">
         <x:v>1416</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
         <x:v>1417</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
         <x:v>1418</x:v>
       </x:c>
       <x:c r="E380" s="0" t="s">
-        <x:v>1415</x:v>
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="F380" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G380" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:7">
       <x:c r="A381" s="0" t="s">
-        <x:v>1199</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>1419</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
         <x:v>1420</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
         <x:v>1421</x:v>
       </x:c>
       <x:c r="E381" s="0" t="s">
-        <x:v>1415</x:v>
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="F381" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:7">
       <x:c r="A382" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="B382" s="0" t="s">
         <x:v>1422</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
         <x:v>1423</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
         <x:v>1424</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
-        <x:v>1415</x:v>
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="F382" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G382" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:7">
       <x:c r="A383" s="0" t="s">
+        <x:v>1199</x:v>
+      </x:c>
+      <x:c r="B383" s="0" t="s">
         <x:v>1425</x:v>
       </x:c>
-      <x:c r="B383" s="0" t="s">
+      <x:c r="C383" s="0" t="s">
         <x:v>1426</x:v>
       </x:c>
-      <x:c r="C383" s="0" t="s">
+      <x:c r="D383" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
-      <x:c r="D383" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E383" s="0" t="s">
-        <x:v>1415</x:v>
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="F383" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:7">
       <x:c r="A384" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="B384" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
         <x:v>1429</x:v>
       </x:c>
       <x:c r="D384" s="0" t="s">
         <x:v>1430</x:v>
       </x:c>
       <x:c r="E384" s="0" t="s">
-        <x:v>1415</x:v>
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="F384" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G384" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:7">
       <x:c r="A385" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
-        <x:v>1432</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="D385" s="0" t="s">
-        <x:v>1433</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="E385" s="0" t="s">
-        <x:v>1434</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="F385" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:7">
       <x:c r="A386" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="B386" s="0" t="s">
+        <x:v>1436</x:v>
+      </x:c>
+      <x:c r="C386" s="0" t="s">
+        <x:v>1437</x:v>
+      </x:c>
+      <x:c r="D386" s="0" t="s">
+        <x:v>1438</x:v>
+      </x:c>
+      <x:c r="E386" s="0" t="s">
         <x:v>1435</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1434</x:v>
       </x:c>
       <x:c r="F386" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G386" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:7">
       <x:c r="A387" s="0" t="s">
-        <x:v>1438</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>1439</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
         <x:v>1440</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
         <x:v>1441</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
-        <x:v>1434</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="F387" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:7">
       <x:c r="A388" s="0" t="s">
         <x:v>1442</x:v>
       </x:c>
       <x:c r="B388" s="0" t="s">
         <x:v>1443</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
         <x:v>1444</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
         <x:v>1445</x:v>
       </x:c>
       <x:c r="E388" s="0" t="s">
         <x:v>1446</x:v>
       </x:c>
       <x:c r="F388" s="0" t="s">
@@ -17325,7336 +17334,7359 @@
     <x:row r="394" spans="1:7">
       <x:c r="A394" s="0" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="B394" s="0" t="s">
         <x:v>1460</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
         <x:v>1461</x:v>
       </x:c>
       <x:c r="D394" s="0" t="s">
         <x:v>1462</x:v>
       </x:c>
       <x:c r="E394" s="0" t="s">
         <x:v>1453</x:v>
       </x:c>
       <x:c r="F394" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G394" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:7">
       <x:c r="A395" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>1463</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
         <x:v>1464</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
         <x:v>1465</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
         <x:v>1466</x:v>
       </x:c>
       <x:c r="F395" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:7">
       <x:c r="A396" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="B396" s="0" t="s">
         <x:v>1467</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
         <x:v>1468</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
         <x:v>1469</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
         <x:v>1466</x:v>
       </x:c>
       <x:c r="F396" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G396" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:7">
       <x:c r="A397" s="0" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>1470</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
         <x:v>1471</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
         <x:v>1472</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
         <x:v>1466</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:7">
       <x:c r="A398" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="B398" s="0" t="s">
         <x:v>1473</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
         <x:v>1474</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
         <x:v>1475</x:v>
       </x:c>
       <x:c r="E398" s="0" t="s">
         <x:v>1476</x:v>
       </x:c>
       <x:c r="F398" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G398" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:7">
       <x:c r="A399" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>1477</x:v>
       </x:c>
       <x:c r="C399" s="0" t="s">
         <x:v>1478</x:v>
       </x:c>
       <x:c r="D399" s="0" t="s">
         <x:v>1479</x:v>
       </x:c>
       <x:c r="E399" s="0" t="s">
         <x:v>1476</x:v>
       </x:c>
       <x:c r="F399" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:7">
       <x:c r="A400" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="B400" s="0" t="s">
         <x:v>1480</x:v>
       </x:c>
       <x:c r="C400" s="0" t="s">
         <x:v>1481</x:v>
       </x:c>
       <x:c r="D400" s="0" t="s">
         <x:v>1482</x:v>
       </x:c>
       <x:c r="E400" s="0" t="s">
         <x:v>1483</x:v>
       </x:c>
       <x:c r="F400" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G400" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:7">
       <x:c r="A401" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="C401" s="0" t="s">
-        <x:v>1484</x:v>
+        <x:v>1485</x:v>
       </x:c>
       <x:c r="D401" s="0" t="s">
-        <x:v>1485</x:v>
+        <x:v>1486</x:v>
       </x:c>
       <x:c r="E401" s="0" t="s">
         <x:v>1483</x:v>
       </x:c>
       <x:c r="F401" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:7">
       <x:c r="A402" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B402" s="0" t="s">
-        <x:v>1486</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="C402" s="0" t="s">
         <x:v>1487</x:v>
       </x:c>
       <x:c r="D402" s="0" t="s">
         <x:v>1488</x:v>
       </x:c>
       <x:c r="E402" s="0" t="s">
         <x:v>1483</x:v>
       </x:c>
       <x:c r="F402" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G402" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:7">
       <x:c r="A403" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C403" s="0" t="s">
         <x:v>1489</x:v>
       </x:c>
-      <x:c r="C403" s="0" t="s">
+      <x:c r="D403" s="0" t="s">
         <x:v>1490</x:v>
       </x:c>
-      <x:c r="D403" s="0" t="s">
+      <x:c r="E403" s="0" t="s">
         <x:v>1491</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1492</x:v>
       </x:c>
       <x:c r="F403" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:7">
       <x:c r="A404" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="B404" s="0" t="s">
+        <x:v>1492</x:v>
+      </x:c>
+      <x:c r="C404" s="0" t="s">
         <x:v>1493</x:v>
       </x:c>
-      <x:c r="C404" s="0" t="s">
+      <x:c r="D404" s="0" t="s">
         <x:v>1494</x:v>
       </x:c>
-      <x:c r="D404" s="0" t="s">
+      <x:c r="E404" s="0" t="s">
         <x:v>1495</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1492</x:v>
       </x:c>
       <x:c r="F404" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G404" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:7">
       <x:c r="A405" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>1496</x:v>
       </x:c>
       <x:c r="C405" s="0" t="s">
         <x:v>1497</x:v>
       </x:c>
       <x:c r="D405" s="0" t="s">
         <x:v>1498</x:v>
       </x:c>
       <x:c r="E405" s="0" t="s">
-        <x:v>1499</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="F405" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:7">
       <x:c r="A406" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="B406" s="0" t="s">
+        <x:v>1499</x:v>
+      </x:c>
+      <x:c r="C406" s="0" t="s">
         <x:v>1500</x:v>
       </x:c>
-      <x:c r="C406" s="0" t="s">
+      <x:c r="D406" s="0" t="s">
         <x:v>1501</x:v>
       </x:c>
-      <x:c r="D406" s="0" t="s">
+      <x:c r="E406" s="0" t="s">
         <x:v>1502</x:v>
       </x:c>
-      <x:c r="E406" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F406" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G406" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:7">
       <x:c r="A407" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
+        <x:v>1503</x:v>
+      </x:c>
+      <x:c r="C407" s="0" t="s">
         <x:v>1504</x:v>
       </x:c>
-      <x:c r="C407" s="0" t="s">
+      <x:c r="D407" s="0" t="s">
         <x:v>1505</x:v>
       </x:c>
-      <x:c r="D407" s="0" t="s">
+      <x:c r="E407" s="0" t="s">
         <x:v>1506</x:v>
       </x:c>
-      <x:c r="E407" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F407" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:7">
       <x:c r="A408" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B408" s="0" t="s">
         <x:v>1507</x:v>
       </x:c>
       <x:c r="C408" s="0" t="s">
         <x:v>1508</x:v>
       </x:c>
       <x:c r="D408" s="0" t="s">
         <x:v>1509</x:v>
       </x:c>
       <x:c r="E408" s="0" t="s">
-        <x:v>1503</x:v>
+        <x:v>1506</x:v>
       </x:c>
       <x:c r="F408" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G408" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:7">
       <x:c r="A409" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>1510</x:v>
       </x:c>
       <x:c r="C409" s="0" t="s">
         <x:v>1511</x:v>
       </x:c>
       <x:c r="D409" s="0" t="s">
         <x:v>1512</x:v>
       </x:c>
       <x:c r="E409" s="0" t="s">
-        <x:v>1513</x:v>
+        <x:v>1506</x:v>
       </x:c>
       <x:c r="F409" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:7">
       <x:c r="A410" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B410" s="0" t="s">
+        <x:v>1513</x:v>
+      </x:c>
+      <x:c r="C410" s="0" t="s">
         <x:v>1514</x:v>
       </x:c>
-      <x:c r="C410" s="0" t="s">
+      <x:c r="D410" s="0" t="s">
         <x:v>1515</x:v>
       </x:c>
-      <x:c r="D410" s="0" t="s">
+      <x:c r="E410" s="0" t="s">
         <x:v>1516</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1513</x:v>
       </x:c>
       <x:c r="F410" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G410" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:7">
       <x:c r="A411" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C411" s="0" t="s">
         <x:v>1517</x:v>
       </x:c>
       <x:c r="D411" s="0" t="s">
         <x:v>1518</x:v>
       </x:c>
       <x:c r="E411" s="0" t="s">
-        <x:v>1513</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="F411" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:7">
       <x:c r="A412" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B412" s="0" t="s">
         <x:v>1519</x:v>
       </x:c>
       <x:c r="C412" s="0" t="s">
         <x:v>1520</x:v>
       </x:c>
       <x:c r="D412" s="0" t="s">
         <x:v>1521</x:v>
       </x:c>
       <x:c r="E412" s="0" t="s">
-        <x:v>1522</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="F412" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G412" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:7">
       <x:c r="A413" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B413" s="0" t="s">
+        <x:v>1522</x:v>
+      </x:c>
+      <x:c r="C413" s="0" t="s">
         <x:v>1523</x:v>
       </x:c>
-      <x:c r="B413" s="0" t="s">
+      <x:c r="D413" s="0" t="s">
         <x:v>1524</x:v>
       </x:c>
-      <x:c r="C413" s="0" t="s">
+      <x:c r="E413" s="0" t="s">
         <x:v>1525</x:v>
       </x:c>
-      <x:c r="D413" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F413" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G413" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:7">
       <x:c r="A414" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="B414" s="0" t="s">
+        <x:v>1527</x:v>
+      </x:c>
+      <x:c r="C414" s="0" t="s">
         <x:v>1528</x:v>
       </x:c>
-      <x:c r="C414" s="0" t="s">
+      <x:c r="D414" s="0" t="s">
         <x:v>1529</x:v>
       </x:c>
-      <x:c r="D414" s="0" t="s">
+      <x:c r="E414" s="0" t="s">
         <x:v>1530</x:v>
       </x:c>
-      <x:c r="E414" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F414" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G414" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:7">
       <x:c r="A415" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>1531</x:v>
       </x:c>
       <x:c r="C415" s="0" t="s">
         <x:v>1532</x:v>
       </x:c>
       <x:c r="D415" s="0" t="s">
         <x:v>1533</x:v>
       </x:c>
       <x:c r="E415" s="0" t="s">
-        <x:v>1527</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="F415" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:7">
       <x:c r="A416" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B416" s="0" t="s">
-        <x:v>1510</x:v>
+        <x:v>1534</x:v>
       </x:c>
       <x:c r="C416" s="0" t="s">
-        <x:v>1534</x:v>
+        <x:v>1535</x:v>
       </x:c>
       <x:c r="D416" s="0" t="s">
-        <x:v>1535</x:v>
+        <x:v>1536</x:v>
       </x:c>
       <x:c r="E416" s="0" t="s">
-        <x:v>1536</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="F416" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G416" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:7">
       <x:c r="A417" s="0" t="s">
         <x:v>1537</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>1538</x:v>
       </x:c>
       <x:c r="C417" s="0" t="s">
         <x:v>1539</x:v>
       </x:c>
       <x:c r="D417" s="0" t="s">
         <x:v>1540</x:v>
       </x:c>
       <x:c r="E417" s="0" t="s">
-        <x:v>1536</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="F417" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:7">
       <x:c r="A418" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B418" s="0" t="s">
+        <x:v>1542</x:v>
+      </x:c>
+      <x:c r="C418" s="0" t="s">
+        <x:v>1543</x:v>
+      </x:c>
+      <x:c r="D418" s="0" t="s">
+        <x:v>1544</x:v>
+      </x:c>
+      <x:c r="E418" s="0" t="s">
         <x:v>1541</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1536</x:v>
       </x:c>
       <x:c r="F418" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G418" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:7">
       <x:c r="A419" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>1544</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="C419" s="0" t="s">
         <x:v>1545</x:v>
       </x:c>
       <x:c r="D419" s="0" t="s">
         <x:v>1546</x:v>
       </x:c>
       <x:c r="E419" s="0" t="s">
-        <x:v>1547</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="F419" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:7">
       <x:c r="A420" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B420" s="0" t="s">
+        <x:v>1547</x:v>
+      </x:c>
+      <x:c r="C420" s="0" t="s">
         <x:v>1548</x:v>
       </x:c>
-      <x:c r="C420" s="0" t="s">
+      <x:c r="D420" s="0" t="s">
         <x:v>1549</x:v>
       </x:c>
-      <x:c r="D420" s="0" t="s">
+      <x:c r="E420" s="0" t="s">
         <x:v>1550</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1547</x:v>
       </x:c>
       <x:c r="F420" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G420" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:7">
       <x:c r="A421" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>1551</x:v>
       </x:c>
       <x:c r="C421" s="0" t="s">
         <x:v>1552</x:v>
       </x:c>
       <x:c r="D421" s="0" t="s">
         <x:v>1553</x:v>
       </x:c>
       <x:c r="E421" s="0" t="s">
-        <x:v>1554</x:v>
+        <x:v>1550</x:v>
       </x:c>
       <x:c r="F421" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:7">
       <x:c r="A422" s="0" t="s">
-        <x:v>1209</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B422" s="0" t="s">
+        <x:v>1554</x:v>
+      </x:c>
+      <x:c r="C422" s="0" t="s">
         <x:v>1555</x:v>
       </x:c>
-      <x:c r="C422" s="0" t="s">
+      <x:c r="D422" s="0" t="s">
         <x:v>1556</x:v>
       </x:c>
-      <x:c r="D422" s="0" t="s">
+      <x:c r="E422" s="0" t="s">
         <x:v>1557</x:v>
       </x:c>
-      <x:c r="E422" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F422" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G422" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:7">
       <x:c r="A423" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>1558</x:v>
       </x:c>
       <x:c r="C423" s="0" t="s">
         <x:v>1559</x:v>
       </x:c>
       <x:c r="D423" s="0" t="s">
         <x:v>1560</x:v>
       </x:c>
       <x:c r="E423" s="0" t="s">
-        <x:v>1554</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="F423" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G423" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:7">
       <x:c r="A424" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="B424" s="0" t="s">
         <x:v>1561</x:v>
       </x:c>
       <x:c r="C424" s="0" t="s">
         <x:v>1562</x:v>
       </x:c>
       <x:c r="D424" s="0" t="s">
         <x:v>1563</x:v>
       </x:c>
       <x:c r="E424" s="0" t="s">
-        <x:v>1564</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="F424" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G424" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:7">
       <x:c r="A425" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>1564</x:v>
       </x:c>
       <x:c r="C425" s="0" t="s">
         <x:v>1565</x:v>
       </x:c>
       <x:c r="D425" s="0" t="s">
         <x:v>1566</x:v>
       </x:c>
       <x:c r="E425" s="0" t="s">
-        <x:v>1564</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="F425" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:7">
       <x:c r="A426" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="B426" s="0" t="s">
-        <x:v>1567</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="C426" s="0" t="s">
         <x:v>1568</x:v>
       </x:c>
       <x:c r="D426" s="0" t="s">
         <x:v>1569</x:v>
       </x:c>
       <x:c r="E426" s="0" t="s">
-        <x:v>1570</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="F426" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G426" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:7">
       <x:c r="A427" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>1325</x:v>
+        <x:v>1570</x:v>
       </x:c>
       <x:c r="C427" s="0" t="s">
         <x:v>1571</x:v>
       </x:c>
       <x:c r="D427" s="0" t="s">
         <x:v>1572</x:v>
       </x:c>
       <x:c r="E427" s="0" t="s">
-        <x:v>1570</x:v>
+        <x:v>1573</x:v>
       </x:c>
       <x:c r="F427" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:7">
       <x:c r="A428" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B428" s="0" t="s">
-        <x:v>1573</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="C428" s="0" t="s">
         <x:v>1574</x:v>
       </x:c>
       <x:c r="D428" s="0" t="s">
         <x:v>1575</x:v>
       </x:c>
       <x:c r="E428" s="0" t="s">
-        <x:v>1576</x:v>
+        <x:v>1573</x:v>
       </x:c>
       <x:c r="F428" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G428" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:7">
       <x:c r="A429" s="0" t="s">
-        <x:v>1537</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
+        <x:v>1576</x:v>
+      </x:c>
+      <x:c r="C429" s="0" t="s">
         <x:v>1577</x:v>
       </x:c>
-      <x:c r="C429" s="0" t="s">
+      <x:c r="D429" s="0" t="s">
         <x:v>1578</x:v>
       </x:c>
-      <x:c r="D429" s="0" t="s">
+      <x:c r="E429" s="0" t="s">
         <x:v>1579</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1580</x:v>
       </x:c>
       <x:c r="F429" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:7">
       <x:c r="A430" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>1537</x:v>
       </x:c>
       <x:c r="B430" s="0" t="s">
+        <x:v>1580</x:v>
+      </x:c>
+      <x:c r="C430" s="0" t="s">
         <x:v>1581</x:v>
       </x:c>
-      <x:c r="C430" s="0" t="s">
+      <x:c r="D430" s="0" t="s">
         <x:v>1582</x:v>
       </x:c>
-      <x:c r="D430" s="0" t="s">
+      <x:c r="E430" s="0" t="s">
         <x:v>1583</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1584</x:v>
       </x:c>
       <x:c r="F430" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G430" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:7">
       <x:c r="A431" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
+        <x:v>1584</x:v>
+      </x:c>
+      <x:c r="C431" s="0" t="s">
         <x:v>1585</x:v>
       </x:c>
-      <x:c r="C431" s="0" t="s">
+      <x:c r="D431" s="0" t="s">
         <x:v>1586</x:v>
       </x:c>
-      <x:c r="D431" s="0" t="s">
+      <x:c r="E431" s="0" t="s">
         <x:v>1587</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1584</x:v>
       </x:c>
       <x:c r="F431" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:7">
       <x:c r="A432" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B432" s="0" t="s">
-        <x:v>1075</x:v>
+        <x:v>1588</x:v>
       </x:c>
       <x:c r="C432" s="0" t="s">
-        <x:v>1588</x:v>
+        <x:v>1589</x:v>
       </x:c>
       <x:c r="D432" s="0" t="s">
-        <x:v>1589</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="E432" s="0" t="s">
-        <x:v>1590</x:v>
+        <x:v>1587</x:v>
       </x:c>
       <x:c r="F432" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G432" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:7">
       <x:c r="A433" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
+        <x:v>1075</x:v>
+      </x:c>
+      <x:c r="C433" s="0" t="s">
         <x:v>1591</x:v>
       </x:c>
-      <x:c r="C433" s="0" t="s">
+      <x:c r="D433" s="0" t="s">
         <x:v>1592</x:v>
       </x:c>
-      <x:c r="D433" s="0" t="s">
+      <x:c r="E433" s="0" t="s">
         <x:v>1593</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1594</x:v>
       </x:c>
       <x:c r="F433" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:7">
       <x:c r="A434" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="B434" s="0" t="s">
+        <x:v>1594</x:v>
+      </x:c>
+      <x:c r="C434" s="0" t="s">
         <x:v>1595</x:v>
       </x:c>
-      <x:c r="C434" s="0" t="s">
+      <x:c r="D434" s="0" t="s">
         <x:v>1596</x:v>
       </x:c>
-      <x:c r="D434" s="0" t="s">
+      <x:c r="E434" s="0" t="s">
         <x:v>1597</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1594</x:v>
       </x:c>
       <x:c r="F434" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G434" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:7">
       <x:c r="A435" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>1598</x:v>
       </x:c>
       <x:c r="C435" s="0" t="s">
         <x:v>1599</x:v>
       </x:c>
       <x:c r="D435" s="0" t="s">
         <x:v>1600</x:v>
       </x:c>
       <x:c r="E435" s="0" t="s">
-        <x:v>1601</x:v>
+        <x:v>1597</x:v>
       </x:c>
       <x:c r="F435" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:7">
       <x:c r="A436" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="B436" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>1601</x:v>
       </x:c>
       <x:c r="C436" s="0" t="s">
         <x:v>1602</x:v>
       </x:c>
       <x:c r="D436" s="0" t="s">
         <x:v>1603</x:v>
       </x:c>
       <x:c r="E436" s="0" t="s">
-        <x:v>1601</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="F436" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G436" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:7">
       <x:c r="A437" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C437" s="0" t="s">
         <x:v>1605</x:v>
       </x:c>
       <x:c r="D437" s="0" t="s">
         <x:v>1606</x:v>
       </x:c>
       <x:c r="E437" s="0" t="s">
-        <x:v>1607</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="F437" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:7">
       <x:c r="A438" s="0" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="B438" s="0" t="s">
+        <x:v>1607</x:v>
+      </x:c>
+      <x:c r="C438" s="0" t="s">
         <x:v>1608</x:v>
       </x:c>
-      <x:c r="B438" s="0" t="s">
+      <x:c r="D438" s="0" t="s">
         <x:v>1609</x:v>
       </x:c>
-      <x:c r="C438" s="0" t="s">
+      <x:c r="E438" s="0" t="s">
         <x:v>1610</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1607</x:v>
       </x:c>
       <x:c r="F438" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G438" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:7">
       <x:c r="A439" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>1611</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1612</x:v>
       </x:c>
       <x:c r="C439" s="0" t="s">
-        <x:v>1612</x:v>
+        <x:v>1613</x:v>
       </x:c>
       <x:c r="D439" s="0" t="s">
-        <x:v>1613</x:v>
+        <x:v>1614</x:v>
       </x:c>
       <x:c r="E439" s="0" t="s">
-        <x:v>1614</x:v>
+        <x:v>1610</x:v>
       </x:c>
       <x:c r="F439" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:7">
       <x:c r="A440" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B440" s="0" t="s">
+        <x:v>1607</x:v>
+      </x:c>
+      <x:c r="C440" s="0" t="s">
         <x:v>1615</x:v>
       </x:c>
-      <x:c r="B440" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C440" s="0" t="s">
+      <x:c r="D440" s="0" t="s">
         <x:v>1616</x:v>
       </x:c>
-      <x:c r="D440" s="0" t="s">
+      <x:c r="E440" s="0" t="s">
         <x:v>1617</x:v>
       </x:c>
-      <x:c r="E440" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F440" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G440" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:7">
       <x:c r="A441" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>1618</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="C441" s="0" t="s">
         <x:v>1619</x:v>
       </x:c>
       <x:c r="D441" s="0" t="s">
         <x:v>1620</x:v>
       </x:c>
       <x:c r="E441" s="0" t="s">
-        <x:v>1621</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="F441" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:7">
       <x:c r="A442" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B442" s="0" t="s">
+        <x:v>1621</x:v>
+      </x:c>
+      <x:c r="C442" s="0" t="s">
         <x:v>1622</x:v>
       </x:c>
-      <x:c r="C442" s="0" t="s">
+      <x:c r="D442" s="0" t="s">
         <x:v>1623</x:v>
       </x:c>
-      <x:c r="D442" s="0" t="s">
+      <x:c r="E442" s="0" t="s">
         <x:v>1624</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1625</x:v>
       </x:c>
       <x:c r="F442" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G442" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:7">
       <x:c r="A443" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>1625</x:v>
       </x:c>
       <x:c r="C443" s="0" t="s">
         <x:v>1626</x:v>
       </x:c>
       <x:c r="D443" s="0" t="s">
         <x:v>1627</x:v>
       </x:c>
       <x:c r="E443" s="0" t="s">
-        <x:v>1625</x:v>
+        <x:v>1628</x:v>
       </x:c>
       <x:c r="F443" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:7">
       <x:c r="A444" s="0" t="s">
-        <x:v>1628</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="B444" s="0" t="s">
         <x:v>1629</x:v>
       </x:c>
       <x:c r="C444" s="0" t="s">
         <x:v>1630</x:v>
       </x:c>
       <x:c r="D444" s="0" t="s">
         <x:v>1631</x:v>
       </x:c>
       <x:c r="E444" s="0" t="s">
-        <x:v>1625</x:v>
+        <x:v>1628</x:v>
       </x:c>
       <x:c r="F444" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G444" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:7">
       <x:c r="A445" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>1632</x:v>
       </x:c>
       <x:c r="C445" s="0" t="s">
         <x:v>1633</x:v>
       </x:c>
       <x:c r="D445" s="0" t="s">
         <x:v>1634</x:v>
       </x:c>
       <x:c r="E445" s="0" t="s">
-        <x:v>1625</x:v>
+        <x:v>1628</x:v>
       </x:c>
       <x:c r="F445" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:7">
       <x:c r="A446" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="B446" s="0" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="C446" s="0" t="s">
         <x:v>1635</x:v>
       </x:c>
-      <x:c r="C446" s="0" t="s">
+      <x:c r="D446" s="0" t="s">
         <x:v>1636</x:v>
       </x:c>
-      <x:c r="D446" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E446" s="0" t="s">
-        <x:v>1625</x:v>
+        <x:v>1628</x:v>
       </x:c>
       <x:c r="F446" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G446" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:7">
       <x:c r="A447" s="0" t="s">
-        <x:v>1217</x:v>
+        <x:v>1637</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>1638</x:v>
       </x:c>
       <x:c r="C447" s="0" t="s">
         <x:v>1639</x:v>
       </x:c>
       <x:c r="D447" s="0" t="s">
         <x:v>1640</x:v>
       </x:c>
       <x:c r="E447" s="0" t="s">
-        <x:v>1641</x:v>
+        <x:v>1628</x:v>
       </x:c>
       <x:c r="F447" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:7">
       <x:c r="A448" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="B448" s="0" t="s">
+        <x:v>1641</x:v>
+      </x:c>
+      <x:c r="C448" s="0" t="s">
         <x:v>1642</x:v>
       </x:c>
-      <x:c r="C448" s="0" t="s">
+      <x:c r="D448" s="0" t="s">
         <x:v>1643</x:v>
       </x:c>
-      <x:c r="D448" s="0" t="s">
+      <x:c r="E448" s="0" t="s">
         <x:v>1644</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1641</x:v>
       </x:c>
       <x:c r="F448" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G448" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:7">
       <x:c r="A449" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>1638</x:v>
+        <x:v>1645</x:v>
       </x:c>
       <x:c r="C449" s="0" t="s">
-        <x:v>1645</x:v>
+        <x:v>1646</x:v>
       </x:c>
       <x:c r="D449" s="0" t="s">
-        <x:v>1646</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="E449" s="0" t="s">
-        <x:v>1641</x:v>
+        <x:v>1644</x:v>
       </x:c>
       <x:c r="F449" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:7">
       <x:c r="A450" s="0" t="s">
         <x:v>1217</x:v>
       </x:c>
       <x:c r="B450" s="0" t="s">
-        <x:v>1647</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="C450" s="0" t="s">
-        <x:v>1648</x:v>
+        <x:v>1649</x:v>
       </x:c>
       <x:c r="D450" s="0" t="s">
-        <x:v>1649</x:v>
+        <x:v>1650</x:v>
       </x:c>
       <x:c r="E450" s="0" t="s">
-        <x:v>1641</x:v>
+        <x:v>1644</x:v>
       </x:c>
       <x:c r="F450" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G450" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:7">
       <x:c r="A451" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="C451" s="0" t="s">
-        <x:v>1650</x:v>
+        <x:v>1651</x:v>
       </x:c>
       <x:c r="D451" s="0" t="s">
-        <x:v>1651</x:v>
+        <x:v>1652</x:v>
       </x:c>
       <x:c r="E451" s="0" t="s">
-        <x:v>1652</x:v>
+        <x:v>1644</x:v>
       </x:c>
       <x:c r="F451" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:7">
       <x:c r="A452" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B452" s="0" t="s">
+        <x:v>1022</x:v>
+      </x:c>
+      <x:c r="C452" s="0" t="s">
         <x:v>1653</x:v>
       </x:c>
-      <x:c r="B452" s="0" t="s">
+      <x:c r="D452" s="0" t="s">
         <x:v>1654</x:v>
       </x:c>
-      <x:c r="C452" s="0" t="s">
+      <x:c r="E452" s="0" t="s">
         <x:v>1655</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1657</x:v>
       </x:c>
       <x:c r="F452" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G452" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:7">
       <x:c r="A453" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>1567</x:v>
+        <x:v>1570</x:v>
       </x:c>
       <x:c r="C453" s="0" t="s">
+        <x:v>1656</x:v>
+      </x:c>
+      <x:c r="D453" s="0" t="s">
+        <x:v>1657</x:v>
+      </x:c>
+      <x:c r="E453" s="0" t="s">
         <x:v>1658</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1657</x:v>
       </x:c>
       <x:c r="F453" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:7">
       <x:c r="A454" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="B454" s="0" t="s">
         <x:v>1660</x:v>
       </x:c>
       <x:c r="C454" s="0" t="s">
         <x:v>1661</x:v>
       </x:c>
       <x:c r="D454" s="0" t="s">
         <x:v>1662</x:v>
       </x:c>
       <x:c r="E454" s="0" t="s">
-        <x:v>1657</x:v>
+        <x:v>1658</x:v>
       </x:c>
       <x:c r="F454" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G454" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:7">
       <x:c r="A455" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>1663</x:v>
       </x:c>
       <x:c r="C455" s="0" t="s">
         <x:v>1664</x:v>
       </x:c>
       <x:c r="D455" s="0" t="s">
         <x:v>1665</x:v>
       </x:c>
       <x:c r="E455" s="0" t="s">
-        <x:v>1666</x:v>
+        <x:v>1658</x:v>
       </x:c>
       <x:c r="F455" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G455" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:7">
       <x:c r="A456" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B456" s="0" t="s">
-        <x:v>1291</x:v>
+        <x:v>1666</x:v>
       </x:c>
       <x:c r="C456" s="0" t="s">
         <x:v>1667</x:v>
       </x:c>
       <x:c r="D456" s="0" t="s">
         <x:v>1668</x:v>
       </x:c>
       <x:c r="E456" s="0" t="s">
         <x:v>1669</x:v>
       </x:c>
       <x:c r="F456" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G456" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:7">
       <x:c r="A457" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
+        <x:v>1291</x:v>
+      </x:c>
+      <x:c r="C457" s="0" t="s">
         <x:v>1670</x:v>
       </x:c>
-      <x:c r="C457" s="0" t="s">
+      <x:c r="D457" s="0" t="s">
         <x:v>1671</x:v>
       </x:c>
-      <x:c r="D457" s="0" t="s">
+      <x:c r="E457" s="0" t="s">
         <x:v>1672</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1673</x:v>
       </x:c>
       <x:c r="F457" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:7">
       <x:c r="A458" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="B458" s="0" t="s">
+        <x:v>1673</x:v>
+      </x:c>
+      <x:c r="C458" s="0" t="s">
         <x:v>1674</x:v>
       </x:c>
-      <x:c r="C458" s="0" t="s">
+      <x:c r="D458" s="0" t="s">
         <x:v>1675</x:v>
       </x:c>
-      <x:c r="D458" s="0" t="s">
+      <x:c r="E458" s="0" t="s">
         <x:v>1676</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1677</x:v>
       </x:c>
       <x:c r="F458" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G458" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:7">
       <x:c r="A459" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
+        <x:v>1677</x:v>
+      </x:c>
+      <x:c r="C459" s="0" t="s">
         <x:v>1678</x:v>
       </x:c>
-      <x:c r="C459" s="0" t="s">
+      <x:c r="D459" s="0" t="s">
         <x:v>1679</x:v>
       </x:c>
-      <x:c r="D459" s="0" t="s">
+      <x:c r="E459" s="0" t="s">
         <x:v>1680</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1677</x:v>
       </x:c>
       <x:c r="F459" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:7">
       <x:c r="A460" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B460" s="0" t="s">
         <x:v>1681</x:v>
       </x:c>
       <x:c r="C460" s="0" t="s">
         <x:v>1682</x:v>
       </x:c>
       <x:c r="D460" s="0" t="s">
         <x:v>1683</x:v>
       </x:c>
       <x:c r="E460" s="0" t="s">
-        <x:v>1684</x:v>
+        <x:v>1680</x:v>
       </x:c>
       <x:c r="F460" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G460" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:7">
       <x:c r="A461" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>1684</x:v>
       </x:c>
       <x:c r="C461" s="0" t="s">
         <x:v>1685</x:v>
       </x:c>
       <x:c r="D461" s="0" t="s">
         <x:v>1686</x:v>
       </x:c>
       <x:c r="E461" s="0" t="s">
         <x:v>1687</x:v>
       </x:c>
       <x:c r="F461" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:7">
       <x:c r="A462" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B462" s="0" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="C462" s="0" t="s">
         <x:v>1688</x:v>
       </x:c>
-      <x:c r="C462" s="0" t="s">
+      <x:c r="D462" s="0" t="s">
         <x:v>1689</x:v>
       </x:c>
-      <x:c r="D462" s="0" t="s">
+      <x:c r="E462" s="0" t="s">
         <x:v>1690</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1691</x:v>
       </x:c>
       <x:c r="F462" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G462" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:7">
       <x:c r="A463" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
+        <x:v>1691</x:v>
+      </x:c>
+      <x:c r="C463" s="0" t="s">
         <x:v>1692</x:v>
       </x:c>
-      <x:c r="C463" s="0" t="s">
+      <x:c r="D463" s="0" t="s">
         <x:v>1693</x:v>
       </x:c>
-      <x:c r="D463" s="0" t="s">
+      <x:c r="E463" s="0" t="s">
         <x:v>1694</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1695</x:v>
       </x:c>
       <x:c r="F463" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:7">
       <x:c r="A464" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B464" s="0" t="s">
+        <x:v>1695</x:v>
+      </x:c>
+      <x:c r="C464" s="0" t="s">
         <x:v>1696</x:v>
       </x:c>
-      <x:c r="C464" s="0" t="s">
+      <x:c r="D464" s="0" t="s">
         <x:v>1697</x:v>
       </x:c>
-      <x:c r="D464" s="0" t="s">
+      <x:c r="E464" s="0" t="s">
         <x:v>1698</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1695</x:v>
       </x:c>
       <x:c r="F464" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G464" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:7">
       <x:c r="A465" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>1699</x:v>
       </x:c>
       <x:c r="C465" s="0" t="s">
         <x:v>1700</x:v>
       </x:c>
       <x:c r="D465" s="0" t="s">
         <x:v>1701</x:v>
       </x:c>
       <x:c r="E465" s="0" t="s">
-        <x:v>1702</x:v>
+        <x:v>1698</x:v>
       </x:c>
       <x:c r="F465" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:7">
       <x:c r="A466" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B466" s="0" t="s">
-        <x:v>1467</x:v>
+        <x:v>1702</x:v>
       </x:c>
       <x:c r="C466" s="0" t="s">
         <x:v>1703</x:v>
       </x:c>
       <x:c r="D466" s="0" t="s">
         <x:v>1704</x:v>
       </x:c>
       <x:c r="E466" s="0" t="s">
         <x:v>1705</x:v>
       </x:c>
       <x:c r="F466" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G466" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:7">
       <x:c r="A467" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
+        <x:v>1463</x:v>
+      </x:c>
+      <x:c r="C467" s="0" t="s">
         <x:v>1706</x:v>
       </x:c>
-      <x:c r="C467" s="0" t="s">
+      <x:c r="D467" s="0" t="s">
         <x:v>1707</x:v>
       </x:c>
-      <x:c r="D467" s="0" t="s">
+      <x:c r="E467" s="0" t="s">
         <x:v>1708</x:v>
       </x:c>
-      <x:c r="E467" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F467" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:7">
       <x:c r="A468" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="B468" s="0" t="s">
+        <x:v>1709</x:v>
+      </x:c>
+      <x:c r="C468" s="0" t="s">
         <x:v>1710</x:v>
       </x:c>
-      <x:c r="C468" s="0" t="s">
+      <x:c r="D468" s="0" t="s">
         <x:v>1711</x:v>
       </x:c>
-      <x:c r="D468" s="0" t="s">
+      <x:c r="E468" s="0" t="s">
         <x:v>1712</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1709</x:v>
       </x:c>
       <x:c r="F468" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G468" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:7">
       <x:c r="A469" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>1713</x:v>
       </x:c>
       <x:c r="C469" s="0" t="s">
         <x:v>1714</x:v>
       </x:c>
       <x:c r="D469" s="0" t="s">
         <x:v>1715</x:v>
       </x:c>
       <x:c r="E469" s="0" t="s">
-        <x:v>1709</x:v>
+        <x:v>1712</x:v>
       </x:c>
       <x:c r="F469" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:7">
       <x:c r="A470" s="0" t="s">
         <x:v>1716</x:v>
       </x:c>
       <x:c r="B470" s="0" t="s">
         <x:v>1717</x:v>
       </x:c>
       <x:c r="C470" s="0" t="s">
         <x:v>1718</x:v>
       </x:c>
       <x:c r="D470" s="0" t="s">
         <x:v>1719</x:v>
       </x:c>
       <x:c r="E470" s="0" t="s">
-        <x:v>1709</x:v>
+        <x:v>1712</x:v>
       </x:c>
       <x:c r="F470" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G470" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:7">
       <x:c r="A471" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>1720</x:v>
       </x:c>
       <x:c r="C471" s="0" t="s">
         <x:v>1721</x:v>
       </x:c>
       <x:c r="D471" s="0" t="s">
         <x:v>1722</x:v>
       </x:c>
       <x:c r="E471" s="0" t="s">
-        <x:v>1709</x:v>
+        <x:v>1712</x:v>
       </x:c>
       <x:c r="F471" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:7">
       <x:c r="A472" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B472" s="0" t="s">
         <x:v>1723</x:v>
       </x:c>
       <x:c r="C472" s="0" t="s">
         <x:v>1724</x:v>
       </x:c>
       <x:c r="D472" s="0" t="s">
         <x:v>1725</x:v>
       </x:c>
       <x:c r="E472" s="0" t="s">
-        <x:v>1726</x:v>
+        <x:v>1712</x:v>
       </x:c>
       <x:c r="F472" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G472" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:7">
       <x:c r="A473" s="0" t="s">
-        <x:v>1523</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
+        <x:v>1726</x:v>
+      </x:c>
+      <x:c r="C473" s="0" t="s">
         <x:v>1727</x:v>
       </x:c>
-      <x:c r="C473" s="0" t="s">
+      <x:c r="D473" s="0" t="s">
         <x:v>1728</x:v>
       </x:c>
-      <x:c r="D473" s="0" t="s">
+      <x:c r="E473" s="0" t="s">
         <x:v>1729</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1726</x:v>
       </x:c>
       <x:c r="F473" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:7">
       <x:c r="A474" s="0" t="s">
-        <x:v>1209</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="B474" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="C474" s="0" t="s">
-        <x:v>1730</x:v>
+        <x:v>1731</x:v>
       </x:c>
       <x:c r="D474" s="0" t="s">
-        <x:v>1731</x:v>
+        <x:v>1732</x:v>
       </x:c>
       <x:c r="E474" s="0" t="s">
-        <x:v>1732</x:v>
+        <x:v>1729</x:v>
       </x:c>
       <x:c r="F474" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G474" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:7">
       <x:c r="A475" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>1733</x:v>
       </x:c>
       <x:c r="C475" s="0" t="s">
         <x:v>1734</x:v>
       </x:c>
       <x:c r="D475" s="0" t="s">
         <x:v>1735</x:v>
       </x:c>
       <x:c r="E475" s="0" t="s">
-        <x:v>1732</x:v>
+        <x:v>1736</x:v>
       </x:c>
       <x:c r="F475" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:7">
       <x:c r="A476" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="B476" s="0" t="s">
-        <x:v>1736</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="C476" s="0" t="s">
         <x:v>1737</x:v>
       </x:c>
       <x:c r="D476" s="0" t="s">
         <x:v>1738</x:v>
       </x:c>
       <x:c r="E476" s="0" t="s">
-        <x:v>1739</x:v>
+        <x:v>1736</x:v>
       </x:c>
       <x:c r="F476" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G476" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:7">
       <x:c r="A477" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>1739</x:v>
       </x:c>
       <x:c r="C477" s="0" t="s">
         <x:v>1740</x:v>
       </x:c>
       <x:c r="D477" s="0" t="s">
         <x:v>1741</x:v>
       </x:c>
       <x:c r="E477" s="0" t="s">
         <x:v>1742</x:v>
       </x:c>
       <x:c r="F477" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:7">
       <x:c r="A478" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="B478" s="0" t="s">
+        <x:v>976</x:v>
+      </x:c>
+      <x:c r="C478" s="0" t="s">
         <x:v>1743</x:v>
       </x:c>
-      <x:c r="C478" s="0" t="s">
+      <x:c r="D478" s="0" t="s">
         <x:v>1744</x:v>
       </x:c>
-      <x:c r="D478" s="0" t="s">
+      <x:c r="E478" s="0" t="s">
         <x:v>1745</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1746</x:v>
       </x:c>
       <x:c r="F478" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G478" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:7">
       <x:c r="A479" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
+        <x:v>1746</x:v>
+      </x:c>
+      <x:c r="C479" s="0" t="s">
         <x:v>1747</x:v>
       </x:c>
-      <x:c r="C479" s="0" t="s">
+      <x:c r="D479" s="0" t="s">
         <x:v>1748</x:v>
       </x:c>
-      <x:c r="D479" s="0" t="s">
+      <x:c r="E479" s="0" t="s">
         <x:v>1749</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1750</x:v>
       </x:c>
       <x:c r="F479" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G479" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:7">
       <x:c r="A480" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="B480" s="0" t="s">
+        <x:v>1750</x:v>
+      </x:c>
+      <x:c r="C480" s="0" t="s">
         <x:v>1751</x:v>
       </x:c>
-      <x:c r="C480" s="0" t="s">
+      <x:c r="D480" s="0" t="s">
         <x:v>1752</x:v>
       </x:c>
-      <x:c r="D480" s="0" t="s">
+      <x:c r="E480" s="0" t="s">
         <x:v>1753</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1754</x:v>
       </x:c>
       <x:c r="F480" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G480" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:7">
       <x:c r="A481" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>1754</x:v>
       </x:c>
       <x:c r="C481" s="0" t="s">
         <x:v>1755</x:v>
       </x:c>
       <x:c r="D481" s="0" t="s">
         <x:v>1756</x:v>
       </x:c>
       <x:c r="E481" s="0" t="s">
         <x:v>1757</x:v>
       </x:c>
       <x:c r="F481" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:7">
       <x:c r="A482" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B482" s="0" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="C482" s="0" t="s">
         <x:v>1758</x:v>
       </x:c>
-      <x:c r="C482" s="0" t="s">
+      <x:c r="D482" s="0" t="s">
         <x:v>1759</x:v>
       </x:c>
-      <x:c r="D482" s="0" t="s">
+      <x:c r="E482" s="0" t="s">
         <x:v>1760</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1761</x:v>
       </x:c>
       <x:c r="F482" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G482" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:7">
       <x:c r="A483" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
+        <x:v>1761</x:v>
+      </x:c>
+      <x:c r="C483" s="0" t="s">
         <x:v>1762</x:v>
       </x:c>
-      <x:c r="C483" s="0" t="s">
+      <x:c r="D483" s="0" t="s">
         <x:v>1763</x:v>
       </x:c>
-      <x:c r="D483" s="0" t="s">
+      <x:c r="E483" s="0" t="s">
         <x:v>1764</x:v>
       </x:c>
-      <x:c r="E483" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F483" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:7">
       <x:c r="A484" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="B484" s="0" t="s">
+        <x:v>1765</x:v>
+      </x:c>
+      <x:c r="C484" s="0" t="s">
         <x:v>1766</x:v>
       </x:c>
-      <x:c r="C484" s="0" t="s">
+      <x:c r="D484" s="0" t="s">
         <x:v>1767</x:v>
       </x:c>
-      <x:c r="D484" s="0" t="s">
+      <x:c r="E484" s="0" t="s">
         <x:v>1768</x:v>
       </x:c>
-      <x:c r="E484" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F484" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G484" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:7">
       <x:c r="A485" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>1769</x:v>
       </x:c>
       <x:c r="C485" s="0" t="s">
-        <x:v>1769</x:v>
+        <x:v>1770</x:v>
       </x:c>
       <x:c r="D485" s="0" t="s">
-        <x:v>1770</x:v>
+        <x:v>1771</x:v>
       </x:c>
       <x:c r="E485" s="0" t="s">
-        <x:v>1771</x:v>
+        <x:v>1768</x:v>
       </x:c>
       <x:c r="F485" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:7">
       <x:c r="A486" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B486" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C486" s="0" t="s">
         <x:v>1772</x:v>
       </x:c>
       <x:c r="D486" s="0" t="s">
         <x:v>1773</x:v>
       </x:c>
       <x:c r="E486" s="0" t="s">
         <x:v>1774</x:v>
       </x:c>
       <x:c r="F486" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G486" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:7">
       <x:c r="A487" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="C487" s="0" t="s">
         <x:v>1775</x:v>
       </x:c>
-      <x:c r="C487" s="0" t="s">
+      <x:c r="D487" s="0" t="s">
         <x:v>1776</x:v>
       </x:c>
-      <x:c r="D487" s="0" t="s">
+      <x:c r="E487" s="0" t="s">
         <x:v>1777</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1778</x:v>
       </x:c>
       <x:c r="F487" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:7">
       <x:c r="A488" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B488" s="0" t="s">
+        <x:v>1778</x:v>
+      </x:c>
+      <x:c r="C488" s="0" t="s">
         <x:v>1779</x:v>
       </x:c>
-      <x:c r="C488" s="0" t="s">
+      <x:c r="D488" s="0" t="s">
         <x:v>1780</x:v>
       </x:c>
-      <x:c r="D488" s="0" t="s">
+      <x:c r="E488" s="0" t="s">
         <x:v>1781</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1782</x:v>
       </x:c>
       <x:c r="F488" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G488" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:7">
       <x:c r="A489" s="0" t="s">
+        <x:v>1782</x:v>
+      </x:c>
+      <x:c r="B489" s="0" t="s">
         <x:v>1783</x:v>
       </x:c>
-      <x:c r="B489" s="0" t="s">
+      <x:c r="C489" s="0" t="s">
         <x:v>1784</x:v>
       </x:c>
-      <x:c r="C489" s="0" t="s">
+      <x:c r="D489" s="0" t="s">
         <x:v>1785</x:v>
       </x:c>
-      <x:c r="D489" s="0" t="s">
+      <x:c r="E489" s="0" t="s">
         <x:v>1786</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1782</x:v>
       </x:c>
       <x:c r="F489" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:7">
       <x:c r="A490" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="B490" s="0" t="s">
         <x:v>1787</x:v>
       </x:c>
-      <x:c r="B490" s="0" t="s">
+      <x:c r="C490" s="0" t="s">
         <x:v>1788</x:v>
       </x:c>
-      <x:c r="C490" s="0" t="s">
+      <x:c r="D490" s="0" t="s">
         <x:v>1789</x:v>
       </x:c>
-      <x:c r="D490" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E490" s="0" t="s">
-        <x:v>1791</x:v>
+        <x:v>1786</x:v>
       </x:c>
       <x:c r="F490" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G490" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:7">
       <x:c r="A491" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>1790</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
+        <x:v>1791</x:v>
+      </x:c>
+      <x:c r="C491" s="0" t="s">
         <x:v>1792</x:v>
       </x:c>
-      <x:c r="C491" s="0" t="s">
+      <x:c r="D491" s="0" t="s">
         <x:v>1793</x:v>
       </x:c>
-      <x:c r="D491" s="0" t="s">
+      <x:c r="E491" s="0" t="s">
         <x:v>1794</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1795</x:v>
       </x:c>
       <x:c r="F491" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:7">
       <x:c r="A492" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="B492" s="0" t="s">
+        <x:v>1795</x:v>
+      </x:c>
+      <x:c r="C492" s="0" t="s">
         <x:v>1796</x:v>
       </x:c>
-      <x:c r="C492" s="0" t="s">
+      <x:c r="D492" s="0" t="s">
         <x:v>1797</x:v>
       </x:c>
-      <x:c r="D492" s="0" t="s">
+      <x:c r="E492" s="0" t="s">
         <x:v>1798</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1795</x:v>
       </x:c>
       <x:c r="F492" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G492" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:7">
       <x:c r="A493" s="0" t="s">
+        <x:v>1116</x:v>
+      </x:c>
+      <x:c r="B493" s="0" t="s">
         <x:v>1799</x:v>
       </x:c>
-      <x:c r="B493" s="0" t="s">
+      <x:c r="C493" s="0" t="s">
         <x:v>1800</x:v>
       </x:c>
-      <x:c r="C493" s="0" t="s">
+      <x:c r="D493" s="0" t="s">
         <x:v>1801</x:v>
       </x:c>
-      <x:c r="D493" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E493" s="0" t="s">
-        <x:v>1803</x:v>
+        <x:v>1798</x:v>
       </x:c>
       <x:c r="F493" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:7">
       <x:c r="A494" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>1802</x:v>
       </x:c>
       <x:c r="B494" s="0" t="s">
+        <x:v>1803</x:v>
+      </x:c>
+      <x:c r="C494" s="0" t="s">
         <x:v>1804</x:v>
       </x:c>
-      <x:c r="C494" s="0" t="s">
+      <x:c r="D494" s="0" t="s">
         <x:v>1805</x:v>
       </x:c>
-      <x:c r="D494" s="0" t="s">
+      <x:c r="E494" s="0" t="s">
         <x:v>1806</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1807</x:v>
       </x:c>
       <x:c r="F494" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G494" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:7">
       <x:c r="A495" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
+        <x:v>1807</x:v>
+      </x:c>
+      <x:c r="C495" s="0" t="s">
         <x:v>1808</x:v>
       </x:c>
-      <x:c r="C495" s="0" t="s">
+      <x:c r="D495" s="0" t="s">
         <x:v>1809</x:v>
       </x:c>
-      <x:c r="D495" s="0" t="s">
+      <x:c r="E495" s="0" t="s">
         <x:v>1810</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1807</x:v>
       </x:c>
       <x:c r="F495" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G495" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:7">
       <x:c r="A496" s="0" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="B496" s="0" t="s">
         <x:v>1811</x:v>
       </x:c>
       <x:c r="C496" s="0" t="s">
         <x:v>1812</x:v>
       </x:c>
       <x:c r="D496" s="0" t="s">
         <x:v>1813</x:v>
       </x:c>
       <x:c r="E496" s="0" t="s">
-        <x:v>1807</x:v>
+        <x:v>1810</x:v>
       </x:c>
       <x:c r="F496" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G496" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:7">
       <x:c r="A497" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>1814</x:v>
       </x:c>
       <x:c r="C497" s="0" t="s">
         <x:v>1815</x:v>
       </x:c>
       <x:c r="D497" s="0" t="s">
         <x:v>1816</x:v>
       </x:c>
       <x:c r="E497" s="0" t="s">
-        <x:v>1817</x:v>
+        <x:v>1810</x:v>
       </x:c>
       <x:c r="F497" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:7">
       <x:c r="A498" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B498" s="0" t="s">
+        <x:v>1817</x:v>
+      </x:c>
+      <x:c r="C498" s="0" t="s">
         <x:v>1818</x:v>
       </x:c>
-      <x:c r="C498" s="0" t="s">
+      <x:c r="D498" s="0" t="s">
         <x:v>1819</x:v>
       </x:c>
-      <x:c r="D498" s="0" t="s">
+      <x:c r="E498" s="0" t="s">
         <x:v>1820</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1817</x:v>
       </x:c>
       <x:c r="F498" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G498" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:7">
       <x:c r="A499" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
-        <x:v>1595</x:v>
+        <x:v>1821</x:v>
       </x:c>
       <x:c r="C499" s="0" t="s">
-        <x:v>1821</x:v>
+        <x:v>1822</x:v>
       </x:c>
       <x:c r="D499" s="0" t="s">
-        <x:v>1822</x:v>
+        <x:v>1823</x:v>
       </x:c>
       <x:c r="E499" s="0" t="s">
-        <x:v>1817</x:v>
+        <x:v>1820</x:v>
       </x:c>
       <x:c r="F499" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:7">
       <x:c r="A500" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="B500" s="0" t="s">
-        <x:v>1823</x:v>
+        <x:v>1594</x:v>
       </x:c>
       <x:c r="C500" s="0" t="s">
         <x:v>1824</x:v>
       </x:c>
       <x:c r="D500" s="0" t="s">
         <x:v>1825</x:v>
       </x:c>
       <x:c r="E500" s="0" t="s">
-        <x:v>1826</x:v>
+        <x:v>1820</x:v>
       </x:c>
       <x:c r="F500" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G500" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:7">
       <x:c r="A501" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
+        <x:v>1826</x:v>
+      </x:c>
+      <x:c r="C501" s="0" t="s">
         <x:v>1827</x:v>
       </x:c>
-      <x:c r="C501" s="0" t="s">
+      <x:c r="D501" s="0" t="s">
         <x:v>1828</x:v>
       </x:c>
-      <x:c r="D501" s="0" t="s">
+      <x:c r="E501" s="0" t="s">
         <x:v>1829</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1830</x:v>
       </x:c>
       <x:c r="F501" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G501" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:7">
       <x:c r="A502" s="0" t="s">
+        <x:v>1007</x:v>
+      </x:c>
+      <x:c r="B502" s="0" t="s">
+        <x:v>1830</x:v>
+      </x:c>
+      <x:c r="C502" s="0" t="s">
         <x:v>1831</x:v>
       </x:c>
-      <x:c r="B502" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C502" s="0" t="s">
+      <x:c r="D502" s="0" t="s">
         <x:v>1832</x:v>
       </x:c>
-      <x:c r="D502" s="0" t="s">
+      <x:c r="E502" s="0" t="s">
         <x:v>1833</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1834</x:v>
       </x:c>
       <x:c r="F502" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G502" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:7">
       <x:c r="A503" s="0" t="s">
-        <x:v>1523</x:v>
+        <x:v>1834</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="C503" s="0" t="s">
         <x:v>1835</x:v>
       </x:c>
       <x:c r="D503" s="0" t="s">
         <x:v>1836</x:v>
       </x:c>
       <x:c r="E503" s="0" t="s">
         <x:v>1837</x:v>
       </x:c>
       <x:c r="F503" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G503" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:7">
       <x:c r="A504" s="0" t="s">
         <x:v>1838</x:v>
       </x:c>
       <x:c r="B504" s="0" t="s">
         <x:v>1839</x:v>
       </x:c>
       <x:c r="C504" s="0" t="s">
         <x:v>1840</x:v>
       </x:c>
       <x:c r="D504" s="0" t="s">
         <x:v>1841</x:v>
       </x:c>
       <x:c r="E504" s="0" t="s">
-        <x:v>1837</x:v>
+        <x:v>1842</x:v>
       </x:c>
       <x:c r="F504" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G504" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:7">
       <x:c r="A505" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
-        <x:v>1842</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="C505" s="0" t="s">
         <x:v>1843</x:v>
       </x:c>
       <x:c r="D505" s="0" t="s">
         <x:v>1844</x:v>
       </x:c>
       <x:c r="E505" s="0" t="s">
-        <x:v>1845</x:v>
+        <x:v>1842</x:v>
       </x:c>
       <x:c r="F505" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G505" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:7">
       <x:c r="A506" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B506" s="0" t="s">
+        <x:v>1845</x:v>
+      </x:c>
+      <x:c r="C506" s="0" t="s">
         <x:v>1846</x:v>
       </x:c>
-      <x:c r="B506" s="0" t="s">
+      <x:c r="D506" s="0" t="s">
         <x:v>1847</x:v>
       </x:c>
-      <x:c r="C506" s="0" t="s">
+      <x:c r="E506" s="0" t="s">
         <x:v>1848</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1845</x:v>
       </x:c>
       <x:c r="F506" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G506" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:7">
       <x:c r="A507" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>1849</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>1850</x:v>
       </x:c>
       <x:c r="C507" s="0" t="s">
         <x:v>1851</x:v>
       </x:c>
       <x:c r="D507" s="0" t="s">
         <x:v>1852</x:v>
       </x:c>
       <x:c r="E507" s="0" t="s">
-        <x:v>1853</x:v>
+        <x:v>1848</x:v>
       </x:c>
       <x:c r="F507" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:7">
       <x:c r="A508" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="B508" s="0" t="s">
+        <x:v>1853</x:v>
+      </x:c>
+      <x:c r="C508" s="0" t="s">
         <x:v>1854</x:v>
       </x:c>
-      <x:c r="C508" s="0" t="s">
+      <x:c r="D508" s="0" t="s">
         <x:v>1855</x:v>
       </x:c>
-      <x:c r="D508" s="0" t="s">
+      <x:c r="E508" s="0" t="s">
         <x:v>1856</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1857</x:v>
       </x:c>
       <x:c r="F508" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G508" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:7">
       <x:c r="A509" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="B509" s="0" t="s">
+        <x:v>1857</x:v>
+      </x:c>
+      <x:c r="C509" s="0" t="s">
         <x:v>1858</x:v>
       </x:c>
-      <x:c r="B509" s="0" t="s">
+      <x:c r="D509" s="0" t="s">
         <x:v>1859</x:v>
       </x:c>
-      <x:c r="C509" s="0" t="s">
+      <x:c r="E509" s="0" t="s">
         <x:v>1860</x:v>
       </x:c>
-      <x:c r="D509" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F509" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:7">
       <x:c r="A510" s="0" t="s">
+        <x:v>1861</x:v>
+      </x:c>
+      <x:c r="B510" s="0" t="s">
         <x:v>1862</x:v>
       </x:c>
-      <x:c r="B510" s="0" t="s">
+      <x:c r="C510" s="0" t="s">
         <x:v>1863</x:v>
       </x:c>
-      <x:c r="C510" s="0" t="s">
+      <x:c r="D510" s="0" t="s">
         <x:v>1864</x:v>
       </x:c>
-      <x:c r="D510" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E510" s="0" t="s">
-        <x:v>1866</x:v>
+        <x:v>1860</x:v>
       </x:c>
       <x:c r="F510" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G510" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:7">
       <x:c r="A511" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1865</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
+        <x:v>1866</x:v>
+      </x:c>
+      <x:c r="C511" s="0" t="s">
         <x:v>1867</x:v>
       </x:c>
-      <x:c r="C511" s="0" t="s">
+      <x:c r="D511" s="0" t="s">
         <x:v>1868</x:v>
       </x:c>
-      <x:c r="D511" s="0" t="s">
+      <x:c r="E511" s="0" t="s">
         <x:v>1869</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1870</x:v>
       </x:c>
       <x:c r="F511" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G511" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:7">
       <x:c r="A512" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B512" s="0" t="s">
+        <x:v>1870</x:v>
+      </x:c>
+      <x:c r="C512" s="0" t="s">
         <x:v>1871</x:v>
       </x:c>
-      <x:c r="C512" s="0" t="s">
+      <x:c r="D512" s="0" t="s">
         <x:v>1872</x:v>
       </x:c>
-      <x:c r="D512" s="0" t="s">
+      <x:c r="E512" s="0" t="s">
         <x:v>1873</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1870</x:v>
       </x:c>
       <x:c r="F512" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G512" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:7">
       <x:c r="A513" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>1325</x:v>
       </x:c>
       <x:c r="C513" s="0" t="s">
         <x:v>1874</x:v>
       </x:c>
       <x:c r="D513" s="0" t="s">
         <x:v>1875</x:v>
       </x:c>
       <x:c r="E513" s="0" t="s">
-        <x:v>1870</x:v>
+        <x:v>1873</x:v>
       </x:c>
       <x:c r="F513" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:7">
       <x:c r="A514" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B514" s="0" t="s">
-        <x:v>1086</x:v>
+        <x:v>1876</x:v>
       </x:c>
       <x:c r="C514" s="0" t="s">
-        <x:v>1876</x:v>
+        <x:v>1877</x:v>
       </x:c>
       <x:c r="D514" s="0" t="s">
-        <x:v>1877</x:v>
+        <x:v>1878</x:v>
       </x:c>
       <x:c r="E514" s="0" t="s">
-        <x:v>1878</x:v>
+        <x:v>1873</x:v>
       </x:c>
       <x:c r="F514" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G514" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:7">
       <x:c r="A515" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
+        <x:v>1086</x:v>
+      </x:c>
+      <x:c r="C515" s="0" t="s">
         <x:v>1879</x:v>
       </x:c>
-      <x:c r="C515" s="0" t="s">
+      <x:c r="D515" s="0" t="s">
         <x:v>1880</x:v>
       </x:c>
-      <x:c r="D515" s="0" t="s">
+      <x:c r="E515" s="0" t="s">
         <x:v>1881</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1882</x:v>
       </x:c>
       <x:c r="F515" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G515" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:7">
       <x:c r="A516" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="B516" s="0" t="s">
+        <x:v>1882</x:v>
+      </x:c>
+      <x:c r="C516" s="0" t="s">
         <x:v>1883</x:v>
       </x:c>
-      <x:c r="C516" s="0" t="s">
+      <x:c r="D516" s="0" t="s">
         <x:v>1884</x:v>
       </x:c>
-      <x:c r="D516" s="0" t="s">
+      <x:c r="E516" s="0" t="s">
         <x:v>1885</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1882</x:v>
       </x:c>
       <x:c r="F516" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G516" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:7">
       <x:c r="A517" s="0" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="B517" s="0" t="s">
         <x:v>1886</x:v>
       </x:c>
-      <x:c r="B517" s="0" t="s">
+      <x:c r="C517" s="0" t="s">
         <x:v>1887</x:v>
       </x:c>
-      <x:c r="C517" s="0" t="s">
+      <x:c r="D517" s="0" t="s">
         <x:v>1888</x:v>
       </x:c>
-      <x:c r="D517" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E517" s="0" t="s">
-        <x:v>1890</x:v>
+        <x:v>1885</x:v>
       </x:c>
       <x:c r="F517" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G517" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:7">
       <x:c r="A518" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>1889</x:v>
       </x:c>
       <x:c r="B518" s="0" t="s">
+        <x:v>1890</x:v>
+      </x:c>
+      <x:c r="C518" s="0" t="s">
         <x:v>1891</x:v>
       </x:c>
-      <x:c r="C518" s="0" t="s">
+      <x:c r="D518" s="0" t="s">
         <x:v>1892</x:v>
       </x:c>
-      <x:c r="D518" s="0" t="s">
+      <x:c r="E518" s="0" t="s">
         <x:v>1893</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1894</x:v>
       </x:c>
       <x:c r="F518" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G518" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:7">
       <x:c r="A519" s="0" t="s">
+        <x:v>1116</x:v>
+      </x:c>
+      <x:c r="B519" s="0" t="s">
+        <x:v>1894</x:v>
+      </x:c>
+      <x:c r="C519" s="0" t="s">
         <x:v>1895</x:v>
       </x:c>
-      <x:c r="B519" s="0" t="s">
+      <x:c r="D519" s="0" t="s">
         <x:v>1896</x:v>
       </x:c>
-      <x:c r="C519" s="0" t="s">
+      <x:c r="E519" s="0" t="s">
         <x:v>1897</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1899</x:v>
       </x:c>
       <x:c r="F519" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G519" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:7">
       <x:c r="A520" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>1898</x:v>
       </x:c>
       <x:c r="B520" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>1899</x:v>
       </x:c>
       <x:c r="C520" s="0" t="s">
         <x:v>1900</x:v>
       </x:c>
       <x:c r="D520" s="0" t="s">
         <x:v>1901</x:v>
       </x:c>
       <x:c r="E520" s="0" t="s">
         <x:v>1902</x:v>
       </x:c>
       <x:c r="F520" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G520" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:7">
       <x:c r="A521" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="C521" s="0" t="s">
         <x:v>1903</x:v>
       </x:c>
-      <x:c r="C521" s="0" t="s">
+      <x:c r="D521" s="0" t="s">
         <x:v>1904</x:v>
       </x:c>
-      <x:c r="D521" s="0" t="s">
+      <x:c r="E521" s="0" t="s">
         <x:v>1905</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1902</x:v>
       </x:c>
       <x:c r="F521" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G521" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:7">
       <x:c r="A522" s="0" t="s">
-        <x:v>1846</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="B522" s="0" t="s">
         <x:v>1906</x:v>
       </x:c>
       <x:c r="C522" s="0" t="s">
         <x:v>1907</x:v>
       </x:c>
       <x:c r="D522" s="0" t="s">
         <x:v>1908</x:v>
       </x:c>
       <x:c r="E522" s="0" t="s">
-        <x:v>1902</x:v>
+        <x:v>1905</x:v>
       </x:c>
       <x:c r="F522" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G522" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:7">
       <x:c r="A523" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>1849</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>1909</x:v>
       </x:c>
       <x:c r="C523" s="0" t="s">
         <x:v>1910</x:v>
       </x:c>
       <x:c r="D523" s="0" t="s">
         <x:v>1911</x:v>
       </x:c>
       <x:c r="E523" s="0" t="s">
-        <x:v>1912</x:v>
+        <x:v>1905</x:v>
       </x:c>
       <x:c r="F523" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:7">
       <x:c r="A524" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B524" s="0" t="s">
+        <x:v>1912</x:v>
+      </x:c>
+      <x:c r="C524" s="0" t="s">
         <x:v>1913</x:v>
       </x:c>
-      <x:c r="C524" s="0" t="s">
+      <x:c r="D524" s="0" t="s">
         <x:v>1914</x:v>
       </x:c>
-      <x:c r="D524" s="0" t="s">
+      <x:c r="E524" s="0" t="s">
         <x:v>1915</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1912</x:v>
       </x:c>
       <x:c r="F524" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G524" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:7">
       <x:c r="A525" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>1916</x:v>
       </x:c>
       <x:c r="C525" s="0" t="s">
         <x:v>1917</x:v>
       </x:c>
       <x:c r="D525" s="0" t="s">
         <x:v>1918</x:v>
       </x:c>
       <x:c r="E525" s="0" t="s">
-        <x:v>1912</x:v>
+        <x:v>1915</x:v>
       </x:c>
       <x:c r="F525" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G525" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:7">
       <x:c r="A526" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B526" s="0" t="s">
         <x:v>1919</x:v>
       </x:c>
       <x:c r="C526" s="0" t="s">
         <x:v>1920</x:v>
       </x:c>
       <x:c r="D526" s="0" t="s">
         <x:v>1921</x:v>
       </x:c>
       <x:c r="E526" s="0" t="s">
-        <x:v>1922</x:v>
+        <x:v>1915</x:v>
       </x:c>
       <x:c r="F526" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G526" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:7">
       <x:c r="A527" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="C527" s="0" t="s">
         <x:v>1923</x:v>
       </x:c>
       <x:c r="D527" s="0" t="s">
         <x:v>1924</x:v>
       </x:c>
       <x:c r="E527" s="0" t="s">
         <x:v>1925</x:v>
       </x:c>
       <x:c r="F527" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G527" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:7">
       <x:c r="A528" s="0" t="s">
-        <x:v>1926</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B528" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="C528" s="0" t="s">
+        <x:v>1926</x:v>
+      </x:c>
+      <x:c r="D528" s="0" t="s">
         <x:v>1927</x:v>
       </x:c>
-      <x:c r="D528" s="0" t="s">
+      <x:c r="E528" s="0" t="s">
         <x:v>1928</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1925</x:v>
       </x:c>
       <x:c r="F528" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G528" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:7">
       <x:c r="A529" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1929</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
-        <x:v>1929</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C529" s="0" t="s">
         <x:v>1930</x:v>
       </x:c>
       <x:c r="D529" s="0" t="s">
         <x:v>1931</x:v>
       </x:c>
       <x:c r="E529" s="0" t="s">
-        <x:v>1932</x:v>
+        <x:v>1928</x:v>
       </x:c>
       <x:c r="F529" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:7">
       <x:c r="A530" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="B530" s="0" t="s">
+        <x:v>1932</x:v>
+      </x:c>
+      <x:c r="C530" s="0" t="s">
         <x:v>1933</x:v>
       </x:c>
-      <x:c r="C530" s="0" t="s">
+      <x:c r="D530" s="0" t="s">
         <x:v>1934</x:v>
       </x:c>
-      <x:c r="D530" s="0" t="s">
+      <x:c r="E530" s="0" t="s">
         <x:v>1935</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1932</x:v>
       </x:c>
       <x:c r="F530" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G530" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:7">
       <x:c r="A531" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>1936</x:v>
       </x:c>
       <x:c r="C531" s="0" t="s">
         <x:v>1937</x:v>
       </x:c>
       <x:c r="D531" s="0" t="s">
         <x:v>1938</x:v>
       </x:c>
       <x:c r="E531" s="0" t="s">
-        <x:v>1939</x:v>
+        <x:v>1935</x:v>
       </x:c>
       <x:c r="F531" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G531" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:7">
       <x:c r="A532" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B532" s="0" t="s">
+        <x:v>1939</x:v>
+      </x:c>
+      <x:c r="C532" s="0" t="s">
         <x:v>1940</x:v>
       </x:c>
-      <x:c r="C532" s="0" t="s">
+      <x:c r="D532" s="0" t="s">
         <x:v>1941</x:v>
       </x:c>
-      <x:c r="D532" s="0" t="s">
+      <x:c r="E532" s="0" t="s">
         <x:v>1942</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1943</x:v>
       </x:c>
       <x:c r="F532" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G532" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:7">
       <x:c r="A533" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
+        <x:v>1943</x:v>
+      </x:c>
+      <x:c r="C533" s="0" t="s">
         <x:v>1944</x:v>
       </x:c>
-      <x:c r="C533" s="0" t="s">
+      <x:c r="D533" s="0" t="s">
         <x:v>1945</x:v>
       </x:c>
-      <x:c r="D533" s="0" t="s">
+      <x:c r="E533" s="0" t="s">
         <x:v>1946</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1943</x:v>
       </x:c>
       <x:c r="F533" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G533" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:7">
       <x:c r="A534" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="B534" s="0" t="s">
         <x:v>1947</x:v>
       </x:c>
       <x:c r="C534" s="0" t="s">
         <x:v>1948</x:v>
       </x:c>
       <x:c r="D534" s="0" t="s">
         <x:v>1949</x:v>
       </x:c>
       <x:c r="E534" s="0" t="s">
-        <x:v>1950</x:v>
+        <x:v>1946</x:v>
       </x:c>
       <x:c r="F534" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G534" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:7">
       <x:c r="A535" s="0" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="B535" s="0" t="s">
+        <x:v>1950</x:v>
+      </x:c>
+      <x:c r="C535" s="0" t="s">
         <x:v>1951</x:v>
       </x:c>
-      <x:c r="B535" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C535" s="0" t="s">
+      <x:c r="D535" s="0" t="s">
         <x:v>1952</x:v>
       </x:c>
-      <x:c r="D535" s="0" t="s">
+      <x:c r="E535" s="0" t="s">
         <x:v>1953</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1954</x:v>
       </x:c>
       <x:c r="F535" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G535" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:7">
       <x:c r="A536" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B536" s="0" t="s">
+        <x:v>1954</x:v>
+      </x:c>
+      <x:c r="C536" s="0" t="s">
         <x:v>1955</x:v>
       </x:c>
-      <x:c r="C536" s="0" t="s">
+      <x:c r="D536" s="0" t="s">
         <x:v>1956</x:v>
       </x:c>
-      <x:c r="D536" s="0" t="s">
+      <x:c r="E536" s="0" t="s">
         <x:v>1957</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1954</x:v>
       </x:c>
       <x:c r="F536" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G536" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:7">
       <x:c r="A537" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>1958</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="C537" s="0" t="s">
-        <x:v>1958</x:v>
+        <x:v>1959</x:v>
       </x:c>
       <x:c r="D537" s="0" t="s">
-        <x:v>1959</x:v>
+        <x:v>1960</x:v>
       </x:c>
       <x:c r="E537" s="0" t="s">
-        <x:v>1960</x:v>
+        <x:v>1957</x:v>
       </x:c>
       <x:c r="F537" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G537" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:7">
       <x:c r="A538" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B538" s="0" t="s">
-        <x:v>1696</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C538" s="0" t="s">
         <x:v>1961</x:v>
       </x:c>
       <x:c r="D538" s="0" t="s">
         <x:v>1962</x:v>
       </x:c>
       <x:c r="E538" s="0" t="s">
         <x:v>1963</x:v>
       </x:c>
       <x:c r="F538" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G538" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:7">
       <x:c r="A539" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
+        <x:v>1695</x:v>
+      </x:c>
+      <x:c r="C539" s="0" t="s">
         <x:v>1964</x:v>
       </x:c>
-      <x:c r="C539" s="0" t="s">
+      <x:c r="D539" s="0" t="s">
         <x:v>1965</x:v>
       </x:c>
-      <x:c r="D539" s="0" t="s">
+      <x:c r="E539" s="0" t="s">
         <x:v>1966</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1963</x:v>
       </x:c>
       <x:c r="F539" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G539" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:7">
       <x:c r="A540" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B540" s="0" t="s">
         <x:v>1967</x:v>
       </x:c>
       <x:c r="C540" s="0" t="s">
         <x:v>1968</x:v>
       </x:c>
       <x:c r="D540" s="0" t="s">
         <x:v>1969</x:v>
       </x:c>
       <x:c r="E540" s="0" t="s">
-        <x:v>1963</x:v>
+        <x:v>1966</x:v>
       </x:c>
       <x:c r="F540" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G540" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:7">
       <x:c r="A541" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>1970</x:v>
       </x:c>
       <x:c r="C541" s="0" t="s">
         <x:v>1971</x:v>
       </x:c>
       <x:c r="D541" s="0" t="s">
         <x:v>1972</x:v>
       </x:c>
       <x:c r="E541" s="0" t="s">
-        <x:v>1973</x:v>
+        <x:v>1966</x:v>
       </x:c>
       <x:c r="F541" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G541" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:7">
       <x:c r="A542" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B542" s="0" t="s">
+        <x:v>1973</x:v>
+      </x:c>
+      <x:c r="C542" s="0" t="s">
         <x:v>1974</x:v>
       </x:c>
-      <x:c r="C542" s="0" t="s">
+      <x:c r="D542" s="0" t="s">
         <x:v>1975</x:v>
       </x:c>
-      <x:c r="D542" s="0" t="s">
+      <x:c r="E542" s="0" t="s">
         <x:v>1976</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1977</x:v>
       </x:c>
       <x:c r="F542" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G542" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:7">
       <x:c r="A543" s="0" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="B543" s="0" t="s">
+        <x:v>1977</x:v>
+      </x:c>
+      <x:c r="C543" s="0" t="s">
         <x:v>1978</x:v>
       </x:c>
-      <x:c r="B543" s="0" t="s">
+      <x:c r="D543" s="0" t="s">
         <x:v>1979</x:v>
       </x:c>
-      <x:c r="C543" s="0" t="s">
+      <x:c r="E543" s="0" t="s">
         <x:v>1980</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1982</x:v>
       </x:c>
       <x:c r="F543" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G543" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:7">
       <x:c r="A544" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>1981</x:v>
       </x:c>
       <x:c r="B544" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>1982</x:v>
       </x:c>
       <x:c r="C544" s="0" t="s">
         <x:v>1983</x:v>
       </x:c>
       <x:c r="D544" s="0" t="s">
         <x:v>1984</x:v>
       </x:c>
       <x:c r="E544" s="0" t="s">
         <x:v>1985</x:v>
       </x:c>
       <x:c r="F544" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G544" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:7">
       <x:c r="A545" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="C545" s="0" t="s">
         <x:v>1986</x:v>
       </x:c>
-      <x:c r="C545" s="0" t="s">
+      <x:c r="D545" s="0" t="s">
         <x:v>1987</x:v>
       </x:c>
-      <x:c r="D545" s="0" t="s">
+      <x:c r="E545" s="0" t="s">
         <x:v>1988</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1989</x:v>
       </x:c>
       <x:c r="F545" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G545" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:7">
       <x:c r="A546" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B546" s="0" t="s">
+        <x:v>1989</x:v>
+      </x:c>
+      <x:c r="C546" s="0" t="s">
         <x:v>1990</x:v>
       </x:c>
-      <x:c r="C546" s="0" t="s">
+      <x:c r="D546" s="0" t="s">
         <x:v>1991</x:v>
       </x:c>
-      <x:c r="D546" s="0" t="s">
+      <x:c r="E546" s="0" t="s">
         <x:v>1992</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1989</x:v>
       </x:c>
       <x:c r="F546" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G546" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:7">
       <x:c r="A547" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>1993</x:v>
       </x:c>
       <x:c r="C547" s="0" t="s">
         <x:v>1994</x:v>
       </x:c>
       <x:c r="D547" s="0" t="s">
         <x:v>1995</x:v>
       </x:c>
       <x:c r="E547" s="0" t="s">
-        <x:v>1996</x:v>
+        <x:v>1992</x:v>
       </x:c>
       <x:c r="F547" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:7">
       <x:c r="A548" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B548" s="0" t="s">
+        <x:v>1996</x:v>
+      </x:c>
+      <x:c r="C548" s="0" t="s">
         <x:v>1997</x:v>
       </x:c>
-      <x:c r="C548" s="0" t="s">
+      <x:c r="D548" s="0" t="s">
         <x:v>1998</x:v>
       </x:c>
-      <x:c r="D548" s="0" t="s">
+      <x:c r="E548" s="0" t="s">
         <x:v>1999</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1996</x:v>
       </x:c>
       <x:c r="F548" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G548" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:7">
       <x:c r="A549" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="C549" s="0" t="s">
         <x:v>2001</x:v>
       </x:c>
       <x:c r="D549" s="0" t="s">
         <x:v>2002</x:v>
       </x:c>
       <x:c r="E549" s="0" t="s">
-        <x:v>1996</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="F549" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:7">
       <x:c r="A550" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B550" s="0" t="s">
         <x:v>2003</x:v>
       </x:c>
       <x:c r="C550" s="0" t="s">
         <x:v>2004</x:v>
       </x:c>
       <x:c r="D550" s="0" t="s">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="E550" s="0" t="s">
-        <x:v>1996</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="F550" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G550" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:7">
       <x:c r="A551" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="C551" s="0" t="s">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="D551" s="0" t="s">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="E551" s="0" t="s">
-        <x:v>2009</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="F551" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G551" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:7">
       <x:c r="A552" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B552" s="0" t="s">
+        <x:v>2009</x:v>
+      </x:c>
+      <x:c r="C552" s="0" t="s">
         <x:v>2010</x:v>
       </x:c>
-      <x:c r="C552" s="0" t="s">
+      <x:c r="D552" s="0" t="s">
         <x:v>2011</x:v>
       </x:c>
-      <x:c r="D552" s="0" t="s">
+      <x:c r="E552" s="0" t="s">
         <x:v>2012</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2013</x:v>
       </x:c>
       <x:c r="F552" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G552" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:7">
       <x:c r="A553" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
+        <x:v>2013</x:v>
+      </x:c>
+      <x:c r="C553" s="0" t="s">
         <x:v>2014</x:v>
       </x:c>
-      <x:c r="C553" s="0" t="s">
+      <x:c r="D553" s="0" t="s">
         <x:v>2015</x:v>
       </x:c>
-      <x:c r="D553" s="0" t="s">
+      <x:c r="E553" s="0" t="s">
         <x:v>2016</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2017</x:v>
       </x:c>
       <x:c r="F553" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G553" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:7">
       <x:c r="A554" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="B554" s="0" t="s">
+        <x:v>2017</x:v>
+      </x:c>
+      <x:c r="C554" s="0" t="s">
         <x:v>2018</x:v>
       </x:c>
-      <x:c r="C554" s="0" t="s">
+      <x:c r="D554" s="0" t="s">
         <x:v>2019</x:v>
       </x:c>
-      <x:c r="D554" s="0" t="s">
+      <x:c r="E554" s="0" t="s">
         <x:v>2020</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2021</x:v>
       </x:c>
       <x:c r="F554" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G554" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:7">
       <x:c r="A555" s="0" t="s">
-        <x:v>1209</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
+        <x:v>2021</x:v>
+      </x:c>
+      <x:c r="C555" s="0" t="s">
         <x:v>2022</x:v>
       </x:c>
-      <x:c r="C555" s="0" t="s">
+      <x:c r="D555" s="0" t="s">
         <x:v>2023</x:v>
       </x:c>
-      <x:c r="D555" s="0" t="s">
+      <x:c r="E555" s="0" t="s">
         <x:v>2024</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2025</x:v>
       </x:c>
       <x:c r="F555" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G555" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:7">
       <x:c r="A556" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="B556" s="0" t="s">
+        <x:v>2025</x:v>
+      </x:c>
+      <x:c r="C556" s="0" t="s">
         <x:v>2026</x:v>
       </x:c>
-      <x:c r="C556" s="0" t="s">
+      <x:c r="D556" s="0" t="s">
         <x:v>2027</x:v>
       </x:c>
-      <x:c r="D556" s="0" t="s">
+      <x:c r="E556" s="0" t="s">
         <x:v>2028</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2025</x:v>
       </x:c>
       <x:c r="F556" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G556" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:7">
       <x:c r="A557" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>2029</x:v>
       </x:c>
       <x:c r="C557" s="0" t="s">
         <x:v>2030</x:v>
       </x:c>
       <x:c r="D557" s="0" t="s">
         <x:v>2031</x:v>
       </x:c>
       <x:c r="E557" s="0" t="s">
-        <x:v>2032</x:v>
+        <x:v>2028</x:v>
       </x:c>
       <x:c r="F557" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G557" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:7">
       <x:c r="A558" s="0" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="B558" s="0" t="s">
+        <x:v>2032</x:v>
+      </x:c>
+      <x:c r="C558" s="0" t="s">
         <x:v>2033</x:v>
       </x:c>
-      <x:c r="C558" s="0" t="s">
+      <x:c r="D558" s="0" t="s">
         <x:v>2034</x:v>
       </x:c>
-      <x:c r="D558" s="0" t="s">
+      <x:c r="E558" s="0" t="s">
         <x:v>2035</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2032</x:v>
       </x:c>
       <x:c r="F558" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G558" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:7">
       <x:c r="A559" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>2036</x:v>
       </x:c>
       <x:c r="C559" s="0" t="s">
         <x:v>2037</x:v>
       </x:c>
       <x:c r="D559" s="0" t="s">
         <x:v>2038</x:v>
       </x:c>
       <x:c r="E559" s="0" t="s">
-        <x:v>2039</x:v>
+        <x:v>2035</x:v>
       </x:c>
       <x:c r="F559" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G559" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:7">
       <x:c r="A560" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B560" s="0" t="s">
+        <x:v>2039</x:v>
+      </x:c>
+      <x:c r="C560" s="0" t="s">
         <x:v>2040</x:v>
       </x:c>
-      <x:c r="C560" s="0" t="s">
+      <x:c r="D560" s="0" t="s">
         <x:v>2041</x:v>
       </x:c>
-      <x:c r="D560" s="0" t="s">
+      <x:c r="E560" s="0" t="s">
         <x:v>2042</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2043</x:v>
       </x:c>
       <x:c r="F560" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G560" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:7">
       <x:c r="A561" s="0" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="B561" s="0" t="s">
+        <x:v>2043</x:v>
+      </x:c>
+      <x:c r="C561" s="0" t="s">
         <x:v>2044</x:v>
       </x:c>
-      <x:c r="B561" s="0" t="s">
+      <x:c r="D561" s="0" t="s">
         <x:v>2045</x:v>
       </x:c>
-      <x:c r="C561" s="0" t="s">
+      <x:c r="E561" s="0" t="s">
         <x:v>2046</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2048</x:v>
       </x:c>
       <x:c r="F561" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G561" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:7">
       <x:c r="A562" s="0" t="s">
+        <x:v>2047</x:v>
+      </x:c>
+      <x:c r="B562" s="0" t="s">
+        <x:v>2048</x:v>
+      </x:c>
+      <x:c r="C562" s="0" t="s">
         <x:v>2049</x:v>
       </x:c>
-      <x:c r="B562" s="0" t="s">
+      <x:c r="D562" s="0" t="s">
         <x:v>2050</x:v>
       </x:c>
-      <x:c r="C562" s="0" t="s">
+      <x:c r="E562" s="0" t="s">
         <x:v>2051</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2053</x:v>
       </x:c>
       <x:c r="F562" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G562" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:7">
       <x:c r="A563" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>2052</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
+        <x:v>2053</x:v>
+      </x:c>
+      <x:c r="C563" s="0" t="s">
         <x:v>2054</x:v>
       </x:c>
-      <x:c r="C563" s="0" t="s">
+      <x:c r="D563" s="0" t="s">
         <x:v>2055</x:v>
       </x:c>
-      <x:c r="D563" s="0" t="s">
+      <x:c r="E563" s="0" t="s">
         <x:v>2056</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2057</x:v>
       </x:c>
       <x:c r="F563" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G563" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:7">
       <x:c r="A564" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="B564" s="0" t="s">
+        <x:v>2057</x:v>
+      </x:c>
+      <x:c r="C564" s="0" t="s">
         <x:v>2058</x:v>
       </x:c>
-      <x:c r="B564" s="0" t="s">
+      <x:c r="D564" s="0" t="s">
         <x:v>2059</x:v>
       </x:c>
-      <x:c r="C564" s="0" t="s">
+      <x:c r="E564" s="0" t="s">
         <x:v>2060</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2062</x:v>
       </x:c>
       <x:c r="F564" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G564" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:7">
       <x:c r="A565" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="C565" s="0" t="s">
         <x:v>2063</x:v>
       </x:c>
       <x:c r="D565" s="0" t="s">
         <x:v>2064</x:v>
       </x:c>
       <x:c r="E565" s="0" t="s">
-        <x:v>2062</x:v>
+        <x:v>2065</x:v>
       </x:c>
       <x:c r="F565" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G565" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:7">
       <x:c r="A566" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="B566" s="0" t="s">
-        <x:v>2065</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C566" s="0" t="s">
         <x:v>2066</x:v>
       </x:c>
       <x:c r="D566" s="0" t="s">
         <x:v>2067</x:v>
       </x:c>
       <x:c r="E566" s="0" t="s">
-        <x:v>2068</x:v>
+        <x:v>2065</x:v>
       </x:c>
       <x:c r="F566" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G566" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:7">
       <x:c r="A567" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="B567" s="0" t="s">
+        <x:v>2068</x:v>
+      </x:c>
+      <x:c r="C567" s="0" t="s">
         <x:v>2069</x:v>
       </x:c>
-      <x:c r="B567" s="0" t="s">
+      <x:c r="D567" s="0" t="s">
         <x:v>2070</x:v>
       </x:c>
-      <x:c r="C567" s="0" t="s">
+      <x:c r="E567" s="0" t="s">
         <x:v>2071</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2073</x:v>
       </x:c>
       <x:c r="F567" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G567" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:7">
       <x:c r="A568" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>2072</x:v>
       </x:c>
       <x:c r="B568" s="0" t="s">
+        <x:v>2073</x:v>
+      </x:c>
+      <x:c r="C568" s="0" t="s">
         <x:v>2074</x:v>
       </x:c>
-      <x:c r="C568" s="0" t="s">
+      <x:c r="D568" s="0" t="s">
         <x:v>2075</x:v>
       </x:c>
-      <x:c r="D568" s="0" t="s">
+      <x:c r="E568" s="0" t="s">
         <x:v>2076</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2077</x:v>
       </x:c>
       <x:c r="F568" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G568" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:7">
       <x:c r="A569" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
+        <x:v>2077</x:v>
+      </x:c>
+      <x:c r="C569" s="0" t="s">
         <x:v>2078</x:v>
       </x:c>
-      <x:c r="C569" s="0" t="s">
+      <x:c r="D569" s="0" t="s">
         <x:v>2079</x:v>
       </x:c>
-      <x:c r="D569" s="0" t="s">
+      <x:c r="E569" s="0" t="s">
         <x:v>2080</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2081</x:v>
       </x:c>
       <x:c r="F569" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G569" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:7">
       <x:c r="A570" s="0" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="B570" s="0" t="s">
+        <x:v>2081</x:v>
+      </x:c>
+      <x:c r="C570" s="0" t="s">
         <x:v>2082</x:v>
       </x:c>
-      <x:c r="B570" s="0" t="s">
+      <x:c r="D570" s="0" t="s">
         <x:v>2083</x:v>
       </x:c>
-      <x:c r="C570" s="0" t="s">
+      <x:c r="E570" s="0" t="s">
         <x:v>2084</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2086</x:v>
       </x:c>
       <x:c r="F570" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G570" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:7">
       <x:c r="A571" s="0" t="s">
+        <x:v>2085</x:v>
+      </x:c>
+      <x:c r="B571" s="0" t="s">
+        <x:v>2086</x:v>
+      </x:c>
+      <x:c r="C571" s="0" t="s">
         <x:v>2087</x:v>
       </x:c>
-      <x:c r="B571" s="0" t="s">
+      <x:c r="D571" s="0" t="s">
         <x:v>2088</x:v>
       </x:c>
-      <x:c r="C571" s="0" t="s">
+      <x:c r="E571" s="0" t="s">
         <x:v>2089</x:v>
       </x:c>
-      <x:c r="D571" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F571" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:7">
       <x:c r="A572" s="0" t="s">
-        <x:v>2058</x:v>
+        <x:v>2090</x:v>
       </x:c>
       <x:c r="B572" s="0" t="s">
+        <x:v>2091</x:v>
+      </x:c>
+      <x:c r="C572" s="0" t="s">
         <x:v>2092</x:v>
       </x:c>
-      <x:c r="C572" s="0" t="s">
+      <x:c r="D572" s="0" t="s">
         <x:v>2093</x:v>
       </x:c>
-      <x:c r="D572" s="0" t="s">
+      <x:c r="E572" s="0" t="s">
         <x:v>2094</x:v>
       </x:c>
-      <x:c r="E572" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F572" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G572" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:7">
       <x:c r="A573" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>2095</x:v>
       </x:c>
       <x:c r="C573" s="0" t="s">
         <x:v>2096</x:v>
       </x:c>
       <x:c r="D573" s="0" t="s">
         <x:v>2097</x:v>
       </x:c>
       <x:c r="E573" s="0" t="s">
         <x:v>2098</x:v>
       </x:c>
       <x:c r="F573" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G573" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:7">
       <x:c r="A574" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="B574" s="0" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="C574" s="0" t="s">
         <x:v>2099</x:v>
       </x:c>
-      <x:c r="C574" s="0" t="s">
+      <x:c r="D574" s="0" t="s">
         <x:v>2100</x:v>
       </x:c>
-      <x:c r="D574" s="0" t="s">
+      <x:c r="E574" s="0" t="s">
         <x:v>2101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2098</x:v>
       </x:c>
       <x:c r="F574" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G574" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:7">
       <x:c r="A575" s="0" t="s">
         <x:v>2102</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>2103</x:v>
       </x:c>
       <x:c r="C575" s="0" t="s">
         <x:v>2104</x:v>
       </x:c>
       <x:c r="D575" s="0" t="s">
         <x:v>2105</x:v>
       </x:c>
       <x:c r="E575" s="0" t="s">
-        <x:v>2098</x:v>
+        <x:v>2101</x:v>
       </x:c>
       <x:c r="F575" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G575" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:7">
       <x:c r="A576" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="B576" s="0" t="s">
         <x:v>2106</x:v>
       </x:c>
       <x:c r="C576" s="0" t="s">
         <x:v>2107</x:v>
       </x:c>
       <x:c r="D576" s="0" t="s">
         <x:v>2108</x:v>
       </x:c>
       <x:c r="E576" s="0" t="s">
-        <x:v>2109</x:v>
+        <x:v>2101</x:v>
       </x:c>
       <x:c r="F576" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G576" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:7">
       <x:c r="A577" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>2109</x:v>
       </x:c>
       <x:c r="C577" s="0" t="s">
         <x:v>2110</x:v>
       </x:c>
       <x:c r="D577" s="0" t="s">
         <x:v>2111</x:v>
       </x:c>
       <x:c r="E577" s="0" t="s">
         <x:v>2112</x:v>
       </x:c>
       <x:c r="F577" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G577" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:7">
       <x:c r="A578" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B578" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C578" s="0" t="s">
         <x:v>2113</x:v>
       </x:c>
       <x:c r="D578" s="0" t="s">
         <x:v>2114</x:v>
       </x:c>
       <x:c r="E578" s="0" t="s">
         <x:v>2115</x:v>
       </x:c>
       <x:c r="F578" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G578" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:7">
       <x:c r="A579" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>2116</x:v>
       </x:c>
       <x:c r="C579" s="0" t="s">
         <x:v>2117</x:v>
       </x:c>
       <x:c r="D579" s="0" t="s">
         <x:v>2118</x:v>
       </x:c>
       <x:c r="E579" s="0" t="s">
-        <x:v>2115</x:v>
+        <x:v>2119</x:v>
       </x:c>
       <x:c r="F579" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G579" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:7">
       <x:c r="A580" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B580" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="C580" s="0" t="s">
+        <x:v>2120</x:v>
+      </x:c>
+      <x:c r="D580" s="0" t="s">
+        <x:v>2121</x:v>
+      </x:c>
+      <x:c r="E580" s="0" t="s">
         <x:v>2119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2121</x:v>
       </x:c>
       <x:c r="F580" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G580" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:7">
       <x:c r="A581" s="0" t="s">
-        <x:v>1787</x:v>
+        <x:v>1790</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>2122</x:v>
       </x:c>
       <x:c r="C581" s="0" t="s">
         <x:v>2123</x:v>
       </x:c>
       <x:c r="D581" s="0" t="s">
         <x:v>2124</x:v>
       </x:c>
       <x:c r="E581" s="0" t="s">
-        <x:v>2121</x:v>
+        <x:v>2125</x:v>
       </x:c>
       <x:c r="F581" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G581" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:7">
       <x:c r="A582" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="B582" s="0" t="s">
-        <x:v>2125</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C582" s="0" t="s">
         <x:v>2126</x:v>
       </x:c>
       <x:c r="D582" s="0" t="s">
         <x:v>2127</x:v>
       </x:c>
       <x:c r="E582" s="0" t="s">
-        <x:v>2128</x:v>
+        <x:v>2125</x:v>
       </x:c>
       <x:c r="F582" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G582" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:7">
       <x:c r="A583" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
+        <x:v>2128</x:v>
+      </x:c>
+      <x:c r="C583" s="0" t="s">
         <x:v>2129</x:v>
       </x:c>
-      <x:c r="C583" s="0" t="s">
+      <x:c r="D583" s="0" t="s">
         <x:v>2130</x:v>
       </x:c>
-      <x:c r="D583" s="0" t="s">
+      <x:c r="E583" s="0" t="s">
         <x:v>2131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2132</x:v>
       </x:c>
       <x:c r="F583" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G583" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:7">
       <x:c r="A584" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="B584" s="0" t="s">
+        <x:v>2132</x:v>
+      </x:c>
+      <x:c r="C584" s="0" t="s">
         <x:v>2133</x:v>
       </x:c>
-      <x:c r="B584" s="0" t="s">
+      <x:c r="D584" s="0" t="s">
         <x:v>2134</x:v>
       </x:c>
-      <x:c r="C584" s="0" t="s">
+      <x:c r="E584" s="0" t="s">
         <x:v>2135</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2137</x:v>
       </x:c>
       <x:c r="F584" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G584" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:7">
       <x:c r="A585" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>2136</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
+        <x:v>2137</x:v>
+      </x:c>
+      <x:c r="C585" s="0" t="s">
         <x:v>2138</x:v>
       </x:c>
-      <x:c r="C585" s="0" t="s">
+      <x:c r="D585" s="0" t="s">
         <x:v>2139</x:v>
       </x:c>
-      <x:c r="D585" s="0" t="s">
+      <x:c r="E585" s="0" t="s">
         <x:v>2140</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2141</x:v>
       </x:c>
       <x:c r="F585" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:7">
       <x:c r="A586" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B586" s="0" t="s">
+        <x:v>2141</x:v>
+      </x:c>
+      <x:c r="C586" s="0" t="s">
         <x:v>2142</x:v>
       </x:c>
-      <x:c r="C586" s="0" t="s">
+      <x:c r="D586" s="0" t="s">
         <x:v>2143</x:v>
       </x:c>
-      <x:c r="D586" s="0" t="s">
+      <x:c r="E586" s="0" t="s">
         <x:v>2144</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2145</x:v>
       </x:c>
       <x:c r="F586" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G586" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:7">
       <x:c r="A587" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B587" s="0" t="s">
+        <x:v>2145</x:v>
+      </x:c>
+      <x:c r="C587" s="0" t="s">
         <x:v>2146</x:v>
       </x:c>
-      <x:c r="B587" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C587" s="0" t="s">
+      <x:c r="D587" s="0" t="s">
         <x:v>2147</x:v>
       </x:c>
-      <x:c r="D587" s="0" t="s">
+      <x:c r="E587" s="0" t="s">
         <x:v>2148</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2149</x:v>
       </x:c>
       <x:c r="F587" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G587" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:7">
       <x:c r="A588" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>2149</x:v>
       </x:c>
       <x:c r="B588" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>2053</x:v>
       </x:c>
       <x:c r="C588" s="0" t="s">
         <x:v>2150</x:v>
       </x:c>
       <x:c r="D588" s="0" t="s">
         <x:v>2151</x:v>
       </x:c>
       <x:c r="E588" s="0" t="s">
         <x:v>2152</x:v>
       </x:c>
       <x:c r="F588" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G588" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:7">
       <x:c r="A589" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
+        <x:v>882</x:v>
+      </x:c>
+      <x:c r="C589" s="0" t="s">
         <x:v>2153</x:v>
       </x:c>
-      <x:c r="C589" s="0" t="s">
+      <x:c r="D589" s="0" t="s">
         <x:v>2154</x:v>
       </x:c>
-      <x:c r="D589" s="0" t="s">
+      <x:c r="E589" s="0" t="s">
         <x:v>2155</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2156</x:v>
       </x:c>
       <x:c r="F589" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G589" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:7">
       <x:c r="A590" s="0" t="s">
-        <x:v>1846</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="B590" s="0" t="s">
+        <x:v>2156</x:v>
+      </x:c>
+      <x:c r="C590" s="0" t="s">
         <x:v>2157</x:v>
       </x:c>
-      <x:c r="C590" s="0" t="s">
+      <x:c r="D590" s="0" t="s">
         <x:v>2158</x:v>
       </x:c>
-      <x:c r="D590" s="0" t="s">
+      <x:c r="E590" s="0" t="s">
         <x:v>2159</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2160</x:v>
       </x:c>
       <x:c r="F590" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G590" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:7">
       <x:c r="A591" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>1849</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
+        <x:v>2160</x:v>
+      </x:c>
+      <x:c r="C591" s="0" t="s">
         <x:v>2161</x:v>
       </x:c>
-      <x:c r="C591" s="0" t="s">
+      <x:c r="D591" s="0" t="s">
         <x:v>2162</x:v>
       </x:c>
-      <x:c r="D591" s="0" t="s">
+      <x:c r="E591" s="0" t="s">
         <x:v>2163</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2164</x:v>
       </x:c>
       <x:c r="F591" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G591" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:7">
       <x:c r="A592" s="0" t="s">
-        <x:v>1268</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="B592" s="0" t="s">
+        <x:v>2164</x:v>
+      </x:c>
+      <x:c r="C592" s="0" t="s">
         <x:v>2165</x:v>
       </x:c>
-      <x:c r="C592" s="0" t="s">
+      <x:c r="D592" s="0" t="s">
         <x:v>2166</x:v>
       </x:c>
-      <x:c r="D592" s="0" t="s">
+      <x:c r="E592" s="0" t="s">
         <x:v>2167</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2168</x:v>
       </x:c>
       <x:c r="F592" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G592" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:7">
       <x:c r="A593" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
-        <x:v>2165</x:v>
+        <x:v>2168</x:v>
       </x:c>
       <x:c r="C593" s="0" t="s">
         <x:v>2169</x:v>
       </x:c>
       <x:c r="D593" s="0" t="s">
         <x:v>2170</x:v>
       </x:c>
       <x:c r="E593" s="0" t="s">
-        <x:v>2168</x:v>
+        <x:v>2171</x:v>
       </x:c>
       <x:c r="F593" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G593" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:7">
       <x:c r="A594" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="B594" s="0" t="s">
-        <x:v>2171</x:v>
+        <x:v>2168</x:v>
       </x:c>
       <x:c r="C594" s="0" t="s">
         <x:v>2172</x:v>
       </x:c>
       <x:c r="D594" s="0" t="s">
         <x:v>2173</x:v>
       </x:c>
       <x:c r="E594" s="0" t="s">
-        <x:v>2174</x:v>
+        <x:v>2171</x:v>
       </x:c>
       <x:c r="F594" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G594" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:7">
       <x:c r="A595" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="B595" s="0" t="s">
+        <x:v>2174</x:v>
+      </x:c>
+      <x:c r="C595" s="0" t="s">
         <x:v>2175</x:v>
       </x:c>
-      <x:c r="B595" s="0" t="s">
+      <x:c r="D595" s="0" t="s">
         <x:v>2176</x:v>
       </x:c>
-      <x:c r="C595" s="0" t="s">
+      <x:c r="E595" s="0" t="s">
         <x:v>2177</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2179</x:v>
       </x:c>
       <x:c r="F595" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G595" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:7">
       <x:c r="A596" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>2178</x:v>
       </x:c>
       <x:c r="B596" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>2179</x:v>
       </x:c>
       <x:c r="C596" s="0" t="s">
         <x:v>2180</x:v>
       </x:c>
       <x:c r="D596" s="0" t="s">
         <x:v>2181</x:v>
       </x:c>
       <x:c r="E596" s="0" t="s">
         <x:v>2182</x:v>
       </x:c>
       <x:c r="F596" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G596" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:7">
       <x:c r="A597" s="0" t="s">
-        <x:v>1858</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="C597" s="0" t="s">
         <x:v>2183</x:v>
       </x:c>
       <x:c r="D597" s="0" t="s">
         <x:v>2184</x:v>
       </x:c>
       <x:c r="E597" s="0" t="s">
         <x:v>2185</x:v>
       </x:c>
       <x:c r="F597" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G597" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:7">
       <x:c r="A598" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>1861</x:v>
       </x:c>
       <x:c r="B598" s="0" t="s">
+        <x:v>913</x:v>
+      </x:c>
+      <x:c r="C598" s="0" t="s">
         <x:v>2186</x:v>
       </x:c>
-      <x:c r="C598" s="0" t="s">
+      <x:c r="D598" s="0" t="s">
         <x:v>2187</x:v>
       </x:c>
-      <x:c r="D598" s="0" t="s">
+      <x:c r="E598" s="0" t="s">
         <x:v>2188</x:v>
       </x:c>
-      <x:c r="E598" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F598" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G598" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:7">
       <x:c r="A599" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
-        <x:v>1974</x:v>
+        <x:v>2189</x:v>
       </x:c>
       <x:c r="C599" s="0" t="s">
         <x:v>2190</x:v>
       </x:c>
       <x:c r="D599" s="0" t="s">
         <x:v>2191</x:v>
       </x:c>
       <x:c r="E599" s="0" t="s">
         <x:v>2192</x:v>
       </x:c>
       <x:c r="F599" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G599" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:7">
       <x:c r="A600" s="0" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="B600" s="0" t="s">
+        <x:v>1977</x:v>
+      </x:c>
+      <x:c r="C600" s="0" t="s">
         <x:v>2193</x:v>
       </x:c>
-      <x:c r="B600" s="0" t="s">
+      <x:c r="D600" s="0" t="s">
         <x:v>2194</x:v>
       </x:c>
-      <x:c r="C600" s="0" t="s">
+      <x:c r="E600" s="0" t="s">
         <x:v>2195</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2197</x:v>
       </x:c>
       <x:c r="F600" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G600" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:7">
       <x:c r="A601" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>2196</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
+        <x:v>2197</x:v>
+      </x:c>
+      <x:c r="C601" s="0" t="s">
         <x:v>2198</x:v>
       </x:c>
-      <x:c r="C601" s="0" t="s">
+      <x:c r="D601" s="0" t="s">
         <x:v>2199</x:v>
       </x:c>
-      <x:c r="D601" s="0" t="s">
+      <x:c r="E601" s="0" t="s">
         <x:v>2200</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2197</x:v>
       </x:c>
       <x:c r="F601" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G601" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:7">
       <x:c r="A602" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="B602" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>2201</x:v>
       </x:c>
       <x:c r="C602" s="0" t="s">
-        <x:v>2201</x:v>
+        <x:v>2202</x:v>
       </x:c>
       <x:c r="D602" s="0" t="s">
-        <x:v>2202</x:v>
+        <x:v>2203</x:v>
       </x:c>
       <x:c r="E602" s="0" t="s">
-        <x:v>2203</x:v>
+        <x:v>2200</x:v>
       </x:c>
       <x:c r="F602" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G602" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:7">
       <x:c r="A603" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C603" s="0" t="s">
         <x:v>2204</x:v>
       </x:c>
-      <x:c r="C603" s="0" t="s">
+      <x:c r="D603" s="0" t="s">
         <x:v>2205</x:v>
       </x:c>
-      <x:c r="D603" s="0" t="s">
+      <x:c r="E603" s="0" t="s">
         <x:v>2206</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2207</x:v>
       </x:c>
       <x:c r="F603" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G603" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:7">
       <x:c r="A604" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="B604" s="0" t="s">
+        <x:v>2207</x:v>
+      </x:c>
+      <x:c r="C604" s="0" t="s">
         <x:v>2208</x:v>
       </x:c>
-      <x:c r="B604" s="0" t="s">
+      <x:c r="D604" s="0" t="s">
         <x:v>2209</x:v>
       </x:c>
-      <x:c r="C604" s="0" t="s">
+      <x:c r="E604" s="0" t="s">
         <x:v>2210</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2212</x:v>
       </x:c>
       <x:c r="F604" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G604" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:7">
       <x:c r="A605" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>2211</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
+        <x:v>2212</x:v>
+      </x:c>
+      <x:c r="C605" s="0" t="s">
         <x:v>2213</x:v>
       </x:c>
-      <x:c r="C605" s="0" t="s">
+      <x:c r="D605" s="0" t="s">
         <x:v>2214</x:v>
       </x:c>
-      <x:c r="D605" s="0" t="s">
+      <x:c r="E605" s="0" t="s">
         <x:v>2215</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2216</x:v>
       </x:c>
       <x:c r="F605" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G605" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:7">
       <x:c r="A606" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="B606" s="0" t="s">
+        <x:v>2216</x:v>
+      </x:c>
+      <x:c r="C606" s="0" t="s">
         <x:v>2217</x:v>
       </x:c>
-      <x:c r="C606" s="0" t="s">
+      <x:c r="D606" s="0" t="s">
         <x:v>2218</x:v>
       </x:c>
-      <x:c r="D606" s="0" t="s">
+      <x:c r="E606" s="0" t="s">
         <x:v>2219</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2216</x:v>
       </x:c>
       <x:c r="F606" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G606" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:7">
       <x:c r="A607" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>2220</x:v>
       </x:c>
       <x:c r="C607" s="0" t="s">
         <x:v>2221</x:v>
       </x:c>
       <x:c r="D607" s="0" t="s">
         <x:v>2222</x:v>
       </x:c>
       <x:c r="E607" s="0" t="s">
-        <x:v>2223</x:v>
+        <x:v>2219</x:v>
       </x:c>
       <x:c r="F607" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G607" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:7">
       <x:c r="A608" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B608" s="0" t="s">
+        <x:v>2223</x:v>
+      </x:c>
+      <x:c r="C608" s="0" t="s">
         <x:v>2224</x:v>
       </x:c>
-      <x:c r="C608" s="0" t="s">
+      <x:c r="D608" s="0" t="s">
         <x:v>2225</x:v>
       </x:c>
-      <x:c r="D608" s="0" t="s">
+      <x:c r="E608" s="0" t="s">
         <x:v>2226</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2227</x:v>
       </x:c>
       <x:c r="F608" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G608" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:7">
       <x:c r="A609" s="0" t="s">
-        <x:v>1328</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
+        <x:v>2227</x:v>
+      </x:c>
+      <x:c r="C609" s="0" t="s">
         <x:v>2228</x:v>
       </x:c>
-      <x:c r="C609" s="0" t="s">
+      <x:c r="D609" s="0" t="s">
         <x:v>2229</x:v>
       </x:c>
-      <x:c r="D609" s="0" t="s">
+      <x:c r="E609" s="0" t="s">
         <x:v>2230</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2231</x:v>
       </x:c>
       <x:c r="F609" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:7">
       <x:c r="A610" s="0" t="s">
+        <x:v>1328</x:v>
+      </x:c>
+      <x:c r="B610" s="0" t="s">
+        <x:v>2231</x:v>
+      </x:c>
+      <x:c r="C610" s="0" t="s">
         <x:v>2232</x:v>
       </x:c>
-      <x:c r="B610" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C610" s="0" t="s">
+      <x:c r="D610" s="0" t="s">
         <x:v>2233</x:v>
       </x:c>
-      <x:c r="D610" s="0" t="s">
+      <x:c r="E610" s="0" t="s">
         <x:v>2234</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2235</x:v>
       </x:c>
       <x:c r="F610" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G610" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:7">
       <x:c r="A611" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="C611" s="0" t="s">
+        <x:v>2235</x:v>
+      </x:c>
+      <x:c r="D611" s="0" t="s">
         <x:v>2236</x:v>
       </x:c>
-      <x:c r="C611" s="0" t="s">
+      <x:c r="E611" s="0" t="s">
         <x:v>2237</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2235</x:v>
       </x:c>
       <x:c r="F611" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:7">
       <x:c r="A612" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B612" s="0" t="s">
+        <x:v>2238</x:v>
+      </x:c>
+      <x:c r="C612" s="0" t="s">
         <x:v>2239</x:v>
       </x:c>
-      <x:c r="C612" s="0" t="s">
+      <x:c r="D612" s="0" t="s">
         <x:v>2240</x:v>
       </x:c>
-      <x:c r="D612" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E612" s="0" t="s">
-        <x:v>2235</x:v>
+        <x:v>2237</x:v>
       </x:c>
       <x:c r="F612" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G612" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:7">
       <x:c r="A613" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>2241</x:v>
       </x:c>
       <x:c r="C613" s="0" t="s">
         <x:v>2242</x:v>
       </x:c>
       <x:c r="D613" s="0" t="s">
         <x:v>2243</x:v>
       </x:c>
       <x:c r="E613" s="0" t="s">
-        <x:v>2235</x:v>
+        <x:v>2237</x:v>
       </x:c>
       <x:c r="F613" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G613" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:7">
       <x:c r="A614" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>2244</x:v>
       </x:c>
       <x:c r="B614" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="C614" s="0" t="s">
-        <x:v>2244</x:v>
+        <x:v>2245</x:v>
       </x:c>
       <x:c r="D614" s="0" t="s">
-        <x:v>2245</x:v>
+        <x:v>2246</x:v>
       </x:c>
       <x:c r="E614" s="0" t="s">
-        <x:v>2246</x:v>
+        <x:v>2237</x:v>
       </x:c>
       <x:c r="F614" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G614" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:7">
       <x:c r="A615" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>2247</x:v>
       </x:c>
       <x:c r="C615" s="0" t="s">
         <x:v>2248</x:v>
       </x:c>
       <x:c r="D615" s="0" t="s">
         <x:v>2249</x:v>
       </x:c>
       <x:c r="E615" s="0" t="s">
-        <x:v>2246</x:v>
+        <x:v>2250</x:v>
       </x:c>
       <x:c r="F615" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G615" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:7">
       <x:c r="A616" s="0" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="B616" s="0" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="C616" s="0" t="s">
+        <x:v>2251</x:v>
+      </x:c>
+      <x:c r="D616" s="0" t="s">
+        <x:v>2252</x:v>
+      </x:c>
+      <x:c r="E616" s="0" t="s">
         <x:v>2250</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>2254</x:v>
       </x:c>
       <x:c r="F616" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G616" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:7">
       <x:c r="A617" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>2253</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>2254</x:v>
       </x:c>
       <x:c r="C617" s="0" t="s">
         <x:v>2255</x:v>
       </x:c>
       <x:c r="D617" s="0" t="s">
         <x:v>2256</x:v>
       </x:c>
       <x:c r="E617" s="0" t="s">
         <x:v>2257</x:v>
       </x:c>
       <x:c r="F617" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G617" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:7">
       <x:c r="A618" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B618" s="0" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="C618" s="0" t="s">
         <x:v>2258</x:v>
       </x:c>
-      <x:c r="C618" s="0" t="s">
+      <x:c r="D618" s="0" t="s">
         <x:v>2259</x:v>
       </x:c>
-      <x:c r="D618" s="0" t="s">
+      <x:c r="E618" s="0" t="s">
         <x:v>2260</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2261</x:v>
       </x:c>
       <x:c r="F618" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G618" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:7">
       <x:c r="A619" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
+        <x:v>2261</x:v>
+      </x:c>
+      <x:c r="C619" s="0" t="s">
         <x:v>2262</x:v>
       </x:c>
-      <x:c r="C619" s="0" t="s">
+      <x:c r="D619" s="0" t="s">
         <x:v>2263</x:v>
       </x:c>
-      <x:c r="D619" s="0" t="s">
+      <x:c r="E619" s="0" t="s">
         <x:v>2264</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2261</x:v>
       </x:c>
       <x:c r="F619" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G619" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:7">
       <x:c r="A620" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B620" s="0" t="s">
         <x:v>2265</x:v>
       </x:c>
       <x:c r="C620" s="0" t="s">
         <x:v>2266</x:v>
       </x:c>
       <x:c r="D620" s="0" t="s">
         <x:v>2267</x:v>
       </x:c>
       <x:c r="E620" s="0" t="s">
-        <x:v>2268</x:v>
+        <x:v>2264</x:v>
       </x:c>
       <x:c r="F620" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G620" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:7">
       <x:c r="A621" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
+        <x:v>2268</x:v>
+      </x:c>
+      <x:c r="C621" s="0" t="s">
         <x:v>2269</x:v>
       </x:c>
-      <x:c r="C621" s="0" t="s">
+      <x:c r="D621" s="0" t="s">
         <x:v>2270</x:v>
       </x:c>
-      <x:c r="D621" s="0" t="s">
+      <x:c r="E621" s="0" t="s">
         <x:v>2271</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2272</x:v>
       </x:c>
       <x:c r="F621" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G621" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:7">
       <x:c r="A622" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="B622" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>2272</x:v>
       </x:c>
       <x:c r="C622" s="0" t="s">
         <x:v>2273</x:v>
       </x:c>
       <x:c r="D622" s="0" t="s">
         <x:v>2274</x:v>
       </x:c>
       <x:c r="E622" s="0" t="s">
         <x:v>2275</x:v>
       </x:c>
       <x:c r="F622" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G622" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:7">
       <x:c r="A623" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C623" s="0" t="s">
         <x:v>2276</x:v>
       </x:c>
-      <x:c r="C623" s="0" t="s">
+      <x:c r="D623" s="0" t="s">
         <x:v>2277</x:v>
       </x:c>
-      <x:c r="D623" s="0" t="s">
+      <x:c r="E623" s="0" t="s">
         <x:v>2278</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2275</x:v>
       </x:c>
       <x:c r="F623" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G623" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:7">
       <x:c r="A624" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="B624" s="0" t="s">
         <x:v>2279</x:v>
       </x:c>
       <x:c r="C624" s="0" t="s">
         <x:v>2280</x:v>
       </x:c>
       <x:c r="D624" s="0" t="s">
         <x:v>2281</x:v>
       </x:c>
       <x:c r="E624" s="0" t="s">
-        <x:v>2282</x:v>
+        <x:v>2278</x:v>
       </x:c>
       <x:c r="F624" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G624" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:7">
       <x:c r="A625" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
+        <x:v>2282</x:v>
+      </x:c>
+      <x:c r="C625" s="0" t="s">
         <x:v>2283</x:v>
       </x:c>
-      <x:c r="C625" s="0" t="s">
+      <x:c r="D625" s="0" t="s">
         <x:v>2284</x:v>
       </x:c>
-      <x:c r="D625" s="0" t="s">
+      <x:c r="E625" s="0" t="s">
         <x:v>2285</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2286</x:v>
       </x:c>
       <x:c r="F625" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G625" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:7">
       <x:c r="A626" s="0" t="s">
-        <x:v>1425</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B626" s="0" t="s">
+        <x:v>2286</x:v>
+      </x:c>
+      <x:c r="C626" s="0" t="s">
         <x:v>2287</x:v>
       </x:c>
-      <x:c r="C626" s="0" t="s">
+      <x:c r="D626" s="0" t="s">
         <x:v>2288</x:v>
       </x:c>
-      <x:c r="D626" s="0" t="s">
+      <x:c r="E626" s="0" t="s">
         <x:v>2289</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2286</x:v>
       </x:c>
       <x:c r="F626" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G626" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:7">
       <x:c r="A627" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>2290</x:v>
       </x:c>
       <x:c r="C627" s="0" t="s">
         <x:v>2291</x:v>
       </x:c>
       <x:c r="D627" s="0" t="s">
         <x:v>2292</x:v>
       </x:c>
       <x:c r="E627" s="0" t="s">
-        <x:v>2286</x:v>
+        <x:v>2289</x:v>
       </x:c>
       <x:c r="F627" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:7">
       <x:c r="A628" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B628" s="0" t="s">
         <x:v>2293</x:v>
       </x:c>
       <x:c r="C628" s="0" t="s">
         <x:v>2294</x:v>
       </x:c>
       <x:c r="D628" s="0" t="s">
         <x:v>2295</x:v>
       </x:c>
       <x:c r="E628" s="0" t="s">
-        <x:v>2286</x:v>
+        <x:v>2289</x:v>
       </x:c>
       <x:c r="F628" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G628" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:7">
       <x:c r="A629" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>2296</x:v>
       </x:c>
       <x:c r="C629" s="0" t="s">
         <x:v>2297</x:v>
       </x:c>
       <x:c r="D629" s="0" t="s">
         <x:v>2298</x:v>
       </x:c>
       <x:c r="E629" s="0" t="s">
-        <x:v>2286</x:v>
+        <x:v>2289</x:v>
       </x:c>
       <x:c r="F629" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G629" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:7">
       <x:c r="A630" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B630" s="0" t="s">
         <x:v>2299</x:v>
       </x:c>
       <x:c r="C630" s="0" t="s">
         <x:v>2300</x:v>
       </x:c>
       <x:c r="D630" s="0" t="s">
         <x:v>2301</x:v>
       </x:c>
       <x:c r="E630" s="0" t="s">
-        <x:v>2286</x:v>
+        <x:v>2289</x:v>
       </x:c>
       <x:c r="F630" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G630" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:7">
       <x:c r="A631" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>2302</x:v>
       </x:c>
       <x:c r="C631" s="0" t="s">
-        <x:v>2302</x:v>
+        <x:v>2303</x:v>
       </x:c>
       <x:c r="D631" s="0" t="s">
-        <x:v>2303</x:v>
+        <x:v>2304</x:v>
       </x:c>
       <x:c r="E631" s="0" t="s">
-        <x:v>2304</x:v>
+        <x:v>2289</x:v>
       </x:c>
       <x:c r="F631" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G631" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:7">
       <x:c r="A632" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="B632" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C632" s="0" t="s">
         <x:v>2305</x:v>
       </x:c>
       <x:c r="D632" s="0" t="s">
         <x:v>2306</x:v>
       </x:c>
       <x:c r="E632" s="0" t="s">
         <x:v>2307</x:v>
       </x:c>
       <x:c r="F632" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G632" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:7">
       <x:c r="A633" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C633" s="0" t="s">
         <x:v>2308</x:v>
       </x:c>
       <x:c r="D633" s="0" t="s">
         <x:v>2309</x:v>
       </x:c>
       <x:c r="E633" s="0" t="s">
-        <x:v>2307</x:v>
+        <x:v>2310</x:v>
       </x:c>
       <x:c r="F633" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G633" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:7">
       <x:c r="A634" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B634" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C634" s="0" t="s">
+        <x:v>2311</x:v>
+      </x:c>
+      <x:c r="D634" s="0" t="s">
+        <x:v>2312</x:v>
+      </x:c>
+      <x:c r="E634" s="0" t="s">
         <x:v>2310</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2307</x:v>
       </x:c>
       <x:c r="F634" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G634" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:7">
       <x:c r="A635" s="0" t="s">
-        <x:v>1716</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
-        <x:v>2312</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C635" s="0" t="s">
         <x:v>2313</x:v>
       </x:c>
       <x:c r="D635" s="0" t="s">
         <x:v>2314</x:v>
       </x:c>
       <x:c r="E635" s="0" t="s">
-        <x:v>2315</x:v>
+        <x:v>2310</x:v>
       </x:c>
       <x:c r="F635" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G635" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:7">
       <x:c r="A636" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="B636" s="0" t="s">
-        <x:v>2204</x:v>
+        <x:v>2315</x:v>
       </x:c>
       <x:c r="C636" s="0" t="s">
         <x:v>2316</x:v>
       </x:c>
       <x:c r="D636" s="0" t="s">
         <x:v>2317</x:v>
       </x:c>
       <x:c r="E636" s="0" t="s">
         <x:v>2318</x:v>
       </x:c>
       <x:c r="F636" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G636" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:7">
       <x:c r="A637" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
+        <x:v>2207</x:v>
+      </x:c>
+      <x:c r="C637" s="0" t="s">
         <x:v>2319</x:v>
       </x:c>
-      <x:c r="C637" s="0" t="s">
+      <x:c r="D637" s="0" t="s">
         <x:v>2320</x:v>
       </x:c>
-      <x:c r="D637" s="0" t="s">
+      <x:c r="E637" s="0" t="s">
         <x:v>2321</x:v>
       </x:c>
-      <x:c r="E637" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F637" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G637" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:7">
       <x:c r="A638" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B638" s="0" t="s">
-        <x:v>1970</x:v>
+        <x:v>2322</x:v>
       </x:c>
       <x:c r="C638" s="0" t="s">
         <x:v>2323</x:v>
       </x:c>
       <x:c r="D638" s="0" t="s">
         <x:v>2324</x:v>
       </x:c>
       <x:c r="E638" s="0" t="s">
         <x:v>2325</x:v>
       </x:c>
       <x:c r="F638" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G638" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:7">
       <x:c r="A639" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
-        <x:v>1507</x:v>
+        <x:v>2326</x:v>
       </x:c>
       <x:c r="C639" s="0" t="s">
-        <x:v>2326</x:v>
+        <x:v>2327</x:v>
       </x:c>
       <x:c r="D639" s="0" t="s">
-        <x:v>2327</x:v>
+        <x:v>2328</x:v>
       </x:c>
       <x:c r="E639" s="0" t="s">
-        <x:v>2325</x:v>
+        <x:v>2329</x:v>
       </x:c>
       <x:c r="F639" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G639" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:7">
       <x:c r="A640" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="B640" s="0" t="s">
-        <x:v>2328</x:v>
+        <x:v>1973</x:v>
       </x:c>
       <x:c r="C640" s="0" t="s">
+        <x:v>2330</x:v>
+      </x:c>
+      <x:c r="D640" s="0" t="s">
+        <x:v>2331</x:v>
+      </x:c>
+      <x:c r="E640" s="0" t="s">
         <x:v>2329</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2325</x:v>
       </x:c>
       <x:c r="F640" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G640" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:7">
       <x:c r="A641" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
-        <x:v>2331</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="C641" s="0" t="s">
         <x:v>2332</x:v>
       </x:c>
       <x:c r="D641" s="0" t="s">
         <x:v>2333</x:v>
       </x:c>
       <x:c r="E641" s="0" t="s">
-        <x:v>2334</x:v>
+        <x:v>2329</x:v>
       </x:c>
       <x:c r="F641" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G641" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:7">
       <x:c r="A642" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B642" s="0" t="s">
+        <x:v>2334</x:v>
+      </x:c>
+      <x:c r="C642" s="0" t="s">
         <x:v>2335</x:v>
       </x:c>
-      <x:c r="B642" s="0" t="s">
+      <x:c r="D642" s="0" t="s">
         <x:v>2336</x:v>
       </x:c>
-      <x:c r="C642" s="0" t="s">
+      <x:c r="E642" s="0" t="s">
         <x:v>2337</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2339</x:v>
       </x:c>
       <x:c r="F642" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G642" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:7">
       <x:c r="A643" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>2338</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
+        <x:v>2339</x:v>
+      </x:c>
+      <x:c r="C643" s="0" t="s">
         <x:v>2340</x:v>
       </x:c>
-      <x:c r="C643" s="0" t="s">
+      <x:c r="D643" s="0" t="s">
         <x:v>2341</x:v>
       </x:c>
-      <x:c r="D643" s="0" t="s">
+      <x:c r="E643" s="0" t="s">
         <x:v>2342</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2343</x:v>
       </x:c>
       <x:c r="F643" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G643" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:7">
       <x:c r="A644" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="B644" s="0" t="s">
+        <x:v>2343</x:v>
+      </x:c>
+      <x:c r="C644" s="0" t="s">
         <x:v>2344</x:v>
       </x:c>
-      <x:c r="C644" s="0" t="s">
+      <x:c r="D644" s="0" t="s">
         <x:v>2345</x:v>
       </x:c>
-      <x:c r="D644" s="0" t="s">
+      <x:c r="E644" s="0" t="s">
         <x:v>2346</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2347</x:v>
       </x:c>
       <x:c r="F644" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G644" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:7">
       <x:c r="A645" s="0" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="B645" s="0" t="s">
+        <x:v>2347</x:v>
+      </x:c>
+      <x:c r="C645" s="0" t="s">
         <x:v>2348</x:v>
       </x:c>
-      <x:c r="B645" s="0" t="s">
+      <x:c r="D645" s="0" t="s">
         <x:v>2349</x:v>
       </x:c>
-      <x:c r="C645" s="0" t="s">
+      <x:c r="E645" s="0" t="s">
         <x:v>2350</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2352</x:v>
       </x:c>
       <x:c r="F645" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G645" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:7">
       <x:c r="A646" s="0" t="s">
+        <x:v>2351</x:v>
+      </x:c>
+      <x:c r="B646" s="0" t="s">
+        <x:v>2352</x:v>
+      </x:c>
+      <x:c r="C646" s="0" t="s">
         <x:v>2353</x:v>
       </x:c>
-      <x:c r="B646" s="0" t="s">
+      <x:c r="D646" s="0" t="s">
         <x:v>2354</x:v>
       </x:c>
-      <x:c r="C646" s="0" t="s">
+      <x:c r="E646" s="0" t="s">
         <x:v>2355</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2357</x:v>
       </x:c>
       <x:c r="F646" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G646" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:7">
       <x:c r="A647" s="0" t="s">
+        <x:v>2356</x:v>
+      </x:c>
+      <x:c r="B647" s="0" t="s">
+        <x:v>2357</x:v>
+      </x:c>
+      <x:c r="C647" s="0" t="s">
         <x:v>2358</x:v>
       </x:c>
-      <x:c r="B647" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C647" s="0" t="s">
+      <x:c r="D647" s="0" t="s">
         <x:v>2359</x:v>
       </x:c>
-      <x:c r="D647" s="0" t="s">
+      <x:c r="E647" s="0" t="s">
         <x:v>2360</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2361</x:v>
       </x:c>
       <x:c r="F647" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G647" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:7">
       <x:c r="A648" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>2361</x:v>
       </x:c>
       <x:c r="B648" s="0" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="C648" s="0" t="s">
         <x:v>2362</x:v>
       </x:c>
-      <x:c r="C648" s="0" t="s">
+      <x:c r="D648" s="0" t="s">
         <x:v>2363</x:v>
       </x:c>
-      <x:c r="D648" s="0" t="s">
+      <x:c r="E648" s="0" t="s">
         <x:v>2364</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2365</x:v>
       </x:c>
       <x:c r="F648" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G648" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:7">
       <x:c r="A649" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
+        <x:v>2365</x:v>
+      </x:c>
+      <x:c r="C649" s="0" t="s">
         <x:v>2366</x:v>
       </x:c>
-      <x:c r="C649" s="0" t="s">
+      <x:c r="D649" s="0" t="s">
         <x:v>2367</x:v>
       </x:c>
-      <x:c r="D649" s="0" t="s">
+      <x:c r="E649" s="0" t="s">
         <x:v>2368</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2369</x:v>
       </x:c>
       <x:c r="F649" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G649" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:7">
       <x:c r="A650" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="B650" s="0" t="s">
+        <x:v>2369</x:v>
+      </x:c>
+      <x:c r="C650" s="0" t="s">
         <x:v>2370</x:v>
       </x:c>
-      <x:c r="C650" s="0" t="s">
+      <x:c r="D650" s="0" t="s">
         <x:v>2371</x:v>
       </x:c>
-      <x:c r="D650" s="0" t="s">
+      <x:c r="E650" s="0" t="s">
         <x:v>2372</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2373</x:v>
       </x:c>
       <x:c r="F650" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G650" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:7">
       <x:c r="A651" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="B651" s="0" t="s">
+        <x:v>2373</x:v>
+      </x:c>
+      <x:c r="C651" s="0" t="s">
         <x:v>2374</x:v>
       </x:c>
-      <x:c r="B651" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C651" s="0" t="s">
+      <x:c r="D651" s="0" t="s">
         <x:v>2375</x:v>
       </x:c>
-      <x:c r="D651" s="0" t="s">
+      <x:c r="E651" s="0" t="s">
         <x:v>2376</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2377</x:v>
       </x:c>
       <x:c r="F651" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G651" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:7">
       <x:c r="A652" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>2377</x:v>
       </x:c>
       <x:c r="B652" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C652" s="0" t="s">
         <x:v>2378</x:v>
       </x:c>
-      <x:c r="C652" s="0" t="s">
+      <x:c r="D652" s="0" t="s">
         <x:v>2379</x:v>
       </x:c>
-      <x:c r="D652" s="0" t="s">
+      <x:c r="E652" s="0" t="s">
         <x:v>2380</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2381</x:v>
       </x:c>
       <x:c r="F652" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G652" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:7">
       <x:c r="A653" s="0" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="B653" s="0" t="s">
+        <x:v>2381</x:v>
+      </x:c>
+      <x:c r="C653" s="0" t="s">
         <x:v>2382</x:v>
       </x:c>
-      <x:c r="B653" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C653" s="0" t="s">
+      <x:c r="D653" s="0" t="s">
         <x:v>2383</x:v>
       </x:c>
-      <x:c r="D653" s="0" t="s">
+      <x:c r="E653" s="0" t="s">
         <x:v>2384</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2385</x:v>
       </x:c>
       <x:c r="F653" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G653" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:7">
       <x:c r="A654" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>2385</x:v>
       </x:c>
       <x:c r="B654" s="0" t="s">
-        <x:v>2328</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="C654" s="0" t="s">
         <x:v>2386</x:v>
       </x:c>
       <x:c r="D654" s="0" t="s">
         <x:v>2387</x:v>
       </x:c>
       <x:c r="E654" s="0" t="s">
         <x:v>2388</x:v>
       </x:c>
       <x:c r="F654" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G654" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:7">
       <x:c r="A655" s="0" t="s">
-        <x:v>1787</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
+        <x:v>2326</x:v>
+      </x:c>
+      <x:c r="C655" s="0" t="s">
         <x:v>2389</x:v>
       </x:c>
-      <x:c r="C655" s="0" t="s">
+      <x:c r="D655" s="0" t="s">
         <x:v>2390</x:v>
       </x:c>
-      <x:c r="D655" s="0" t="s">
+      <x:c r="E655" s="0" t="s">
         <x:v>2391</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2392</x:v>
       </x:c>
       <x:c r="F655" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G655" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:7">
       <x:c r="A656" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="B656" s="0" t="s">
+        <x:v>2392</x:v>
+      </x:c>
+      <x:c r="C656" s="0" t="s">
         <x:v>2393</x:v>
       </x:c>
-      <x:c r="C656" s="0" t="s">
+      <x:c r="D656" s="0" t="s">
         <x:v>2394</x:v>
       </x:c>
-      <x:c r="D656" s="0" t="s">
+      <x:c r="E656" s="0" t="s">
         <x:v>2395</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2392</x:v>
       </x:c>
       <x:c r="F656" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G656" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:7">
       <x:c r="A657" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>2396</x:v>
       </x:c>
       <x:c r="C657" s="0" t="s">
         <x:v>2397</x:v>
       </x:c>
       <x:c r="D657" s="0" t="s">
         <x:v>2398</x:v>
       </x:c>
       <x:c r="E657" s="0" t="s">
-        <x:v>2392</x:v>
+        <x:v>2395</x:v>
       </x:c>
       <x:c r="F657" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G657" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:7">
       <x:c r="A658" s="0" t="s">
+        <x:v>1790</x:v>
+      </x:c>
+      <x:c r="B658" s="0" t="s">
         <x:v>2399</x:v>
       </x:c>
-      <x:c r="B658" s="0" t="s">
+      <x:c r="C658" s="0" t="s">
         <x:v>2400</x:v>
       </x:c>
-      <x:c r="C658" s="0" t="s">
+      <x:c r="D658" s="0" t="s">
         <x:v>2401</x:v>
       </x:c>
-      <x:c r="D658" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E658" s="0" t="s">
-        <x:v>2392</x:v>
+        <x:v>2395</x:v>
       </x:c>
       <x:c r="F658" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G658" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:7">
       <x:c r="A659" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
+        <x:v>2402</x:v>
+      </x:c>
+      <x:c r="C659" s="0" t="s">
         <x:v>2403</x:v>
       </x:c>
-      <x:c r="C659" s="0" t="s">
+      <x:c r="D659" s="0" t="s">
         <x:v>2404</x:v>
       </x:c>
-      <x:c r="D659" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E659" s="0" t="s">
-        <x:v>2392</x:v>
+        <x:v>2395</x:v>
       </x:c>
       <x:c r="F659" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G659" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:7">
       <x:c r="A660" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>2405</x:v>
       </x:c>
       <x:c r="B660" s="0" t="s">
         <x:v>2406</x:v>
       </x:c>
       <x:c r="C660" s="0" t="s">
         <x:v>2407</x:v>
       </x:c>
       <x:c r="D660" s="0" t="s">
         <x:v>2408</x:v>
       </x:c>
       <x:c r="E660" s="0" t="s">
-        <x:v>2392</x:v>
+        <x:v>2395</x:v>
       </x:c>
       <x:c r="F660" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G660" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:7">
       <x:c r="A661" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="B661" s="0" t="s">
         <x:v>2409</x:v>
       </x:c>
-      <x:c r="B661" s="0" t="s">
+      <x:c r="C661" s="0" t="s">
         <x:v>2410</x:v>
       </x:c>
-      <x:c r="C661" s="0" t="s">
+      <x:c r="D661" s="0" t="s">
         <x:v>2411</x:v>
       </x:c>
-      <x:c r="D661" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E661" s="0" t="s">
-        <x:v>2413</x:v>
+        <x:v>2395</x:v>
       </x:c>
       <x:c r="F661" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G661" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:7">
       <x:c r="A662" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>2412</x:v>
       </x:c>
       <x:c r="B662" s="0" t="s">
+        <x:v>2413</x:v>
+      </x:c>
+      <x:c r="C662" s="0" t="s">
         <x:v>2414</x:v>
       </x:c>
-      <x:c r="C662" s="0" t="s">
+      <x:c r="D662" s="0" t="s">
         <x:v>2415</x:v>
       </x:c>
-      <x:c r="D662" s="0" t="s">
+      <x:c r="E662" s="0" t="s">
         <x:v>2416</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2417</x:v>
       </x:c>
       <x:c r="F662" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G662" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:7">
       <x:c r="A663" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
+        <x:v>2417</x:v>
+      </x:c>
+      <x:c r="C663" s="0" t="s">
         <x:v>2418</x:v>
       </x:c>
-      <x:c r="C663" s="0" t="s">
+      <x:c r="D663" s="0" t="s">
         <x:v>2419</x:v>
       </x:c>
-      <x:c r="D663" s="0" t="s">
+      <x:c r="E663" s="0" t="s">
         <x:v>2420</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2421</x:v>
       </x:c>
       <x:c r="F663" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G663" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:7">
       <x:c r="A664" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B664" s="0" t="s">
-        <x:v>1788</x:v>
+        <x:v>1791</x:v>
       </x:c>
       <x:c r="C664" s="0" t="s">
+        <x:v>2421</x:v>
+      </x:c>
+      <x:c r="D664" s="0" t="s">
         <x:v>2422</x:v>
       </x:c>
-      <x:c r="D664" s="0" t="s">
+      <x:c r="E664" s="0" t="s">
         <x:v>2423</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2421</x:v>
       </x:c>
       <x:c r="F664" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G664" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:7">
       <x:c r="A665" s="0" t="s">
-        <x:v>1112</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>2424</x:v>
       </x:c>
       <x:c r="C665" s="0" t="s">
         <x:v>2425</x:v>
       </x:c>
       <x:c r="D665" s="0" t="s">
         <x:v>2426</x:v>
       </x:c>
       <x:c r="E665" s="0" t="s">
-        <x:v>2427</x:v>
+        <x:v>2423</x:v>
       </x:c>
       <x:c r="F665" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G665" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:7">
       <x:c r="A666" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="B666" s="0" t="s">
+        <x:v>2427</x:v>
+      </x:c>
+      <x:c r="C666" s="0" t="s">
         <x:v>2428</x:v>
       </x:c>
-      <x:c r="C666" s="0" t="s">
+      <x:c r="D666" s="0" t="s">
         <x:v>2429</x:v>
       </x:c>
-      <x:c r="D666" s="0" t="s">
+      <x:c r="E666" s="0" t="s">
         <x:v>2430</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2431</x:v>
       </x:c>
       <x:c r="F666" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G666" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:7">
       <x:c r="A667" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
+        <x:v>2431</x:v>
+      </x:c>
+      <x:c r="C667" s="0" t="s">
         <x:v>2432</x:v>
       </x:c>
-      <x:c r="C667" s="0" t="s">
+      <x:c r="D667" s="0" t="s">
         <x:v>2433</x:v>
       </x:c>
-      <x:c r="D667" s="0" t="s">
+      <x:c r="E667" s="0" t="s">
         <x:v>2434</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2435</x:v>
       </x:c>
       <x:c r="F667" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G667" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:7">
       <x:c r="A668" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B668" s="0" t="s">
+        <x:v>2435</x:v>
+      </x:c>
+      <x:c r="C668" s="0" t="s">
         <x:v>2436</x:v>
       </x:c>
-      <x:c r="C668" s="0" t="s">
+      <x:c r="D668" s="0" t="s">
         <x:v>2437</x:v>
       </x:c>
-      <x:c r="D668" s="0" t="s">
+      <x:c r="E668" s="0" t="s">
         <x:v>2438</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2435</x:v>
       </x:c>
       <x:c r="F668" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G668" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:7">
       <x:c r="A669" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="B669" s="0" t="s">
         <x:v>2439</x:v>
       </x:c>
-      <x:c r="B669" s="0" t="s">
+      <x:c r="C669" s="0" t="s">
         <x:v>2440</x:v>
       </x:c>
-      <x:c r="C669" s="0" t="s">
+      <x:c r="D669" s="0" t="s">
         <x:v>2441</x:v>
       </x:c>
-      <x:c r="D669" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E669" s="0" t="s">
-        <x:v>2443</x:v>
+        <x:v>2438</x:v>
       </x:c>
       <x:c r="F669" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G669" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:7">
       <x:c r="A670" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>2442</x:v>
       </x:c>
       <x:c r="B670" s="0" t="s">
+        <x:v>2443</x:v>
+      </x:c>
+      <x:c r="C670" s="0" t="s">
         <x:v>2444</x:v>
       </x:c>
-      <x:c r="C670" s="0" t="s">
+      <x:c r="D670" s="0" t="s">
         <x:v>2445</x:v>
       </x:c>
-      <x:c r="D670" s="0" t="s">
+      <x:c r="E670" s="0" t="s">
         <x:v>2446</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2447</x:v>
       </x:c>
       <x:c r="F670" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G670" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:7">
       <x:c r="A671" s="0" t="s">
-        <x:v>1333</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
-        <x:v>1548</x:v>
+        <x:v>2447</x:v>
       </x:c>
       <x:c r="C671" s="0" t="s">
         <x:v>2448</x:v>
       </x:c>
       <x:c r="D671" s="0" t="s">
         <x:v>2449</x:v>
       </x:c>
       <x:c r="E671" s="0" t="s">
         <x:v>2450</x:v>
       </x:c>
       <x:c r="F671" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G671" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:7">
       <x:c r="A672" s="0" t="s">
         <x:v>2451</x:v>
       </x:c>
       <x:c r="B672" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C672" s="0" t="s">
         <x:v>2452</x:v>
       </x:c>
       <x:c r="D672" s="0" t="s">
         <x:v>2453</x:v>
       </x:c>
       <x:c r="E672" s="0" t="s">
-        <x:v>2450</x:v>
+        <x:v>2454</x:v>
       </x:c>
       <x:c r="F672" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G672" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:7">
       <x:c r="A673" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>1551</x:v>
       </x:c>
       <x:c r="C673" s="0" t="s">
+        <x:v>2455</x:v>
+      </x:c>
+      <x:c r="D673" s="0" t="s">
+        <x:v>2456</x:v>
+      </x:c>
+      <x:c r="E673" s="0" t="s">
         <x:v>2454</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2456</x:v>
       </x:c>
       <x:c r="F673" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G673" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:7">
       <x:c r="A674" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B674" s="0" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="C674" s="0" t="s">
         <x:v>2457</x:v>
       </x:c>
-      <x:c r="C674" s="0" t="s">
+      <x:c r="D674" s="0" t="s">
         <x:v>2458</x:v>
       </x:c>
-      <x:c r="D674" s="0" t="s">
+      <x:c r="E674" s="0" t="s">
         <x:v>2459</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2460</x:v>
       </x:c>
       <x:c r="F674" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G674" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:7">
       <x:c r="A675" s="0" t="s">
-        <x:v>2049</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
+        <x:v>2460</x:v>
+      </x:c>
+      <x:c r="C675" s="0" t="s">
         <x:v>2461</x:v>
       </x:c>
-      <x:c r="C675" s="0" t="s">
+      <x:c r="D675" s="0" t="s">
         <x:v>2462</x:v>
       </x:c>
-      <x:c r="D675" s="0" t="s">
+      <x:c r="E675" s="0" t="s">
         <x:v>2463</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2464</x:v>
       </x:c>
       <x:c r="F675" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G675" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:7">
       <x:c r="A676" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="B676" s="0" t="s">
+        <x:v>2464</x:v>
+      </x:c>
+      <x:c r="C676" s="0" t="s">
         <x:v>2465</x:v>
       </x:c>
-      <x:c r="C676" s="0" t="s">
+      <x:c r="D676" s="0" t="s">
         <x:v>2466</x:v>
       </x:c>
-      <x:c r="D676" s="0" t="s">
+      <x:c r="E676" s="0" t="s">
         <x:v>2467</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2464</x:v>
       </x:c>
       <x:c r="F676" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G676" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:7">
       <x:c r="A677" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>2052</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
         <x:v>2468</x:v>
       </x:c>
       <x:c r="C677" s="0" t="s">
         <x:v>2469</x:v>
       </x:c>
       <x:c r="D677" s="0" t="s">
         <x:v>2470</x:v>
       </x:c>
       <x:c r="E677" s="0" t="s">
-        <x:v>2471</x:v>
+        <x:v>2467</x:v>
       </x:c>
       <x:c r="F677" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G677" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:7">
       <x:c r="A678" s="0" t="s">
-        <x:v>1926</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="B678" s="0" t="s">
+        <x:v>2471</x:v>
+      </x:c>
+      <x:c r="C678" s="0" t="s">
         <x:v>2472</x:v>
       </x:c>
-      <x:c r="C678" s="0" t="s">
+      <x:c r="D678" s="0" t="s">
         <x:v>2473</x:v>
       </x:c>
-      <x:c r="D678" s="0" t="s">
+      <x:c r="E678" s="0" t="s">
         <x:v>2474</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2475</x:v>
       </x:c>
       <x:c r="F678" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G678" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:7">
       <x:c r="A679" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>1929</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
-        <x:v>2340</x:v>
+        <x:v>2475</x:v>
       </x:c>
       <x:c r="C679" s="0" t="s">
         <x:v>2476</x:v>
       </x:c>
       <x:c r="D679" s="0" t="s">
         <x:v>2477</x:v>
       </x:c>
       <x:c r="E679" s="0" t="s">
         <x:v>2478</x:v>
       </x:c>
       <x:c r="F679" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G679" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:7">
       <x:c r="A680" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="B680" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>2343</x:v>
       </x:c>
       <x:c r="C680" s="0" t="s">
         <x:v>2479</x:v>
       </x:c>
       <x:c r="D680" s="0" t="s">
         <x:v>2480</x:v>
       </x:c>
       <x:c r="E680" s="0" t="s">
         <x:v>2481</x:v>
       </x:c>
       <x:c r="F680" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G680" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:7">
       <x:c r="A681" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="C681" s="0" t="s">
         <x:v>2482</x:v>
       </x:c>
       <x:c r="D681" s="0" t="s">
         <x:v>2483</x:v>
       </x:c>
       <x:c r="E681" s="0" t="s">
-        <x:v>2481</x:v>
+        <x:v>2484</x:v>
       </x:c>
       <x:c r="F681" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G681" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:7">
       <x:c r="A682" s="0" t="s">
+        <x:v>2485</x:v>
+      </x:c>
+      <x:c r="B682" s="0" t="s">
+        <x:v>2486</x:v>
+      </x:c>
+      <x:c r="C682" s="0" t="s">
+        <x:v>2487</x:v>
+      </x:c>
+      <x:c r="D682" s="0" t="s">
+        <x:v>2488</x:v>
+      </x:c>
+      <x:c r="E682" s="0" t="s">
         <x:v>2484</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>2481</x:v>
       </x:c>
       <x:c r="F682" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G682" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:7">
       <x:c r="A683" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
-        <x:v>2488</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C683" s="0" t="s">
         <x:v>2489</x:v>
       </x:c>
       <x:c r="D683" s="0" t="s">
         <x:v>2490</x:v>
       </x:c>
       <x:c r="E683" s="0" t="s">
-        <x:v>2481</x:v>
+        <x:v>2484</x:v>
       </x:c>
       <x:c r="F683" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G683" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:7">
       <x:c r="A684" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B684" s="0" t="s">
         <x:v>2491</x:v>
       </x:c>
       <x:c r="C684" s="0" t="s">
         <x:v>2492</x:v>
       </x:c>
       <x:c r="D684" s="0" t="s">
         <x:v>2493</x:v>
       </x:c>
       <x:c r="E684" s="0" t="s">
-        <x:v>2494</x:v>
+        <x:v>2484</x:v>
       </x:c>
       <x:c r="F684" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G684" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:7">
       <x:c r="A685" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
+        <x:v>2494</x:v>
+      </x:c>
+      <x:c r="C685" s="0" t="s">
         <x:v>2495</x:v>
       </x:c>
-      <x:c r="C685" s="0" t="s">
+      <x:c r="D685" s="0" t="s">
         <x:v>2496</x:v>
       </x:c>
-      <x:c r="D685" s="0" t="s">
+      <x:c r="E685" s="0" t="s">
         <x:v>2497</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2498</x:v>
       </x:c>
       <x:c r="F685" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G685" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:7">
       <x:c r="A686" s="0" t="s">
+        <x:v>2498</x:v>
+      </x:c>
+      <x:c r="B686" s="0" t="s">
         <x:v>2499</x:v>
       </x:c>
-      <x:c r="B686" s="0" t="s">
+      <x:c r="C686" s="0" t="s">
         <x:v>2500</x:v>
       </x:c>
-      <x:c r="C686" s="0" t="s">
+      <x:c r="D686" s="0" t="s">
         <x:v>2501</x:v>
       </x:c>
-      <x:c r="D686" s="0" t="s">
+      <x:c r="E686" s="0" t="s">
         <x:v>2502</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2498</x:v>
       </x:c>
       <x:c r="F686" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G686" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:7">
       <x:c r="A687" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B687" s="0" t="s">
         <x:v>2503</x:v>
       </x:c>
-      <x:c r="B687" s="0" t="s">
+      <x:c r="C687" s="0" t="s">
         <x:v>2504</x:v>
       </x:c>
-      <x:c r="C687" s="0" t="s">
+      <x:c r="D687" s="0" t="s">
         <x:v>2505</x:v>
       </x:c>
-      <x:c r="D687" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E687" s="0" t="s">
-        <x:v>2507</x:v>
+        <x:v>2502</x:v>
       </x:c>
       <x:c r="F687" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G687" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:7">
       <x:c r="A688" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>2506</x:v>
       </x:c>
       <x:c r="B688" s="0" t="s">
+        <x:v>2507</x:v>
+      </x:c>
+      <x:c r="C688" s="0" t="s">
         <x:v>2508</x:v>
       </x:c>
-      <x:c r="C688" s="0" t="s">
+      <x:c r="D688" s="0" t="s">
         <x:v>2509</x:v>
       </x:c>
-      <x:c r="D688" s="0" t="s">
+      <x:c r="E688" s="0" t="s">
         <x:v>2510</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2511</x:v>
       </x:c>
       <x:c r="F688" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G688" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:7">
       <x:c r="A689" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
+        <x:v>2511</x:v>
+      </x:c>
+      <x:c r="C689" s="0" t="s">
         <x:v>2512</x:v>
       </x:c>
-      <x:c r="C689" s="0" t="s">
+      <x:c r="D689" s="0" t="s">
         <x:v>2513</x:v>
       </x:c>
-      <x:c r="D689" s="0" t="s">
+      <x:c r="E689" s="0" t="s">
         <x:v>2514</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2515</x:v>
       </x:c>
       <x:c r="F689" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G689" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:7">
       <x:c r="A690" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B690" s="0" t="s">
+        <x:v>2515</x:v>
+      </x:c>
+      <x:c r="C690" s="0" t="s">
         <x:v>2516</x:v>
       </x:c>
-      <x:c r="C690" s="0" t="s">
+      <x:c r="D690" s="0" t="s">
         <x:v>2517</x:v>
       </x:c>
-      <x:c r="D690" s="0" t="s">
+      <x:c r="E690" s="0" t="s">
         <x:v>2518</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2519</x:v>
       </x:c>
       <x:c r="F690" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G690" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:7">
       <x:c r="A691" s="0" t="s">
-        <x:v>1787</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
+        <x:v>2519</x:v>
+      </x:c>
+      <x:c r="C691" s="0" t="s">
         <x:v>2520</x:v>
       </x:c>
-      <x:c r="C691" s="0" t="s">
+      <x:c r="D691" s="0" t="s">
         <x:v>2521</x:v>
       </x:c>
-      <x:c r="D691" s="0" t="s">
+      <x:c r="E691" s="0" t="s">
         <x:v>2522</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2523</x:v>
       </x:c>
       <x:c r="F691" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G691" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:7">
       <x:c r="A692" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>1790</x:v>
       </x:c>
       <x:c r="B692" s="0" t="s">
+        <x:v>2523</x:v>
+      </x:c>
+      <x:c r="C692" s="0" t="s">
         <x:v>2524</x:v>
       </x:c>
-      <x:c r="C692" s="0" t="s">
+      <x:c r="D692" s="0" t="s">
         <x:v>2525</x:v>
       </x:c>
-      <x:c r="D692" s="0" t="s">
+      <x:c r="E692" s="0" t="s">
         <x:v>2526</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2523</x:v>
       </x:c>
       <x:c r="F692" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G692" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:7">
       <x:c r="A693" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
         <x:v>2527</x:v>
       </x:c>
       <x:c r="C693" s="0" t="s">
         <x:v>2528</x:v>
       </x:c>
       <x:c r="D693" s="0" t="s">
         <x:v>2529</x:v>
       </x:c>
       <x:c r="E693" s="0" t="s">
-        <x:v>2530</x:v>
+        <x:v>2526</x:v>
       </x:c>
       <x:c r="F693" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G693" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:7">
       <x:c r="A694" s="0" t="s">
-        <x:v>1173</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B694" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>2530</x:v>
       </x:c>
       <x:c r="C694" s="0" t="s">
         <x:v>2531</x:v>
       </x:c>
       <x:c r="D694" s="0" t="s">
         <x:v>2532</x:v>
       </x:c>
       <x:c r="E694" s="0" t="s">
         <x:v>2533</x:v>
       </x:c>
       <x:c r="F694" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G694" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:7">
       <x:c r="A695" s="0" t="s">
+        <x:v>1173</x:v>
+      </x:c>
+      <x:c r="B695" s="0" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="C695" s="0" t="s">
         <x:v>2534</x:v>
       </x:c>
-      <x:c r="B695" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C695" s="0" t="s">
+      <x:c r="D695" s="0" t="s">
         <x:v>2535</x:v>
       </x:c>
-      <x:c r="D695" s="0" t="s">
+      <x:c r="E695" s="0" t="s">
         <x:v>2536</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2537</x:v>
       </x:c>
       <x:c r="F695" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G695" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:7">
       <x:c r="A696" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>2537</x:v>
       </x:c>
       <x:c r="B696" s="0" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="C696" s="0" t="s">
         <x:v>2538</x:v>
       </x:c>
-      <x:c r="C696" s="0" t="s">
+      <x:c r="D696" s="0" t="s">
         <x:v>2539</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2536</x:v>
       </x:c>
       <x:c r="E696" s="0" t="s">
         <x:v>2540</x:v>
       </x:c>
       <x:c r="F696" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G696" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:7">
       <x:c r="A697" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
         <x:v>2541</x:v>
       </x:c>
       <x:c r="C697" s="0" t="s">
         <x:v>2542</x:v>
       </x:c>
       <x:c r="D697" s="0" t="s">
         <x:v>2543</x:v>
       </x:c>
       <x:c r="E697" s="0" t="s">
-        <x:v>2540</x:v>
+        <x:v>2544</x:v>
       </x:c>
       <x:c r="F697" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G697" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:7">
       <x:c r="A698" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="B698" s="0" t="s">
+        <x:v>2545</x:v>
+      </x:c>
+      <x:c r="C698" s="0" t="s">
+        <x:v>2546</x:v>
+      </x:c>
+      <x:c r="D698" s="0" t="s">
+        <x:v>2539</x:v>
+      </x:c>
+      <x:c r="E698" s="0" t="s">
         <x:v>2544</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>2540</x:v>
       </x:c>
       <x:c r="F698" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G698" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:7">
       <x:c r="A699" s="0" t="s">
-        <x:v>1425</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
         <x:v>2547</x:v>
       </x:c>
       <x:c r="C699" s="0" t="s">
         <x:v>2548</x:v>
       </x:c>
       <x:c r="D699" s="0" t="s">
         <x:v>2549</x:v>
       </x:c>
       <x:c r="E699" s="0" t="s">
-        <x:v>2550</x:v>
+        <x:v>2544</x:v>
       </x:c>
       <x:c r="F699" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G699" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:7">
       <x:c r="A700" s="0" t="s">
+        <x:v>1415</x:v>
+      </x:c>
+      <x:c r="B700" s="0" t="s">
+        <x:v>2550</x:v>
+      </x:c>
+      <x:c r="C700" s="0" t="s">
         <x:v>2551</x:v>
       </x:c>
-      <x:c r="B700" s="0" t="s">
+      <x:c r="D700" s="0" t="s">
         <x:v>2552</x:v>
       </x:c>
-      <x:c r="C700" s="0" t="s">
+      <x:c r="E700" s="0" t="s">
         <x:v>2553</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2555</x:v>
       </x:c>
       <x:c r="F700" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G700" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:7">
       <x:c r="A701" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>2554</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
+        <x:v>2555</x:v>
+      </x:c>
+      <x:c r="C701" s="0" t="s">
         <x:v>2556</x:v>
       </x:c>
-      <x:c r="C701" s="0" t="s">
+      <x:c r="D701" s="0" t="s">
         <x:v>2557</x:v>
       </x:c>
-      <x:c r="D701" s="0" t="s">
+      <x:c r="E701" s="0" t="s">
         <x:v>2558</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2559</x:v>
       </x:c>
       <x:c r="F701" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G701" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:7">
       <x:c r="A702" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B702" s="0" t="s">
+        <x:v>2559</x:v>
+      </x:c>
+      <x:c r="C702" s="0" t="s">
         <x:v>2560</x:v>
       </x:c>
-      <x:c r="C702" s="0" t="s">
+      <x:c r="D702" s="0" t="s">
         <x:v>2561</x:v>
       </x:c>
-      <x:c r="D702" s="0" t="s">
+      <x:c r="E702" s="0" t="s">
         <x:v>2562</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2563</x:v>
       </x:c>
       <x:c r="F702" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G702" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:7">
       <x:c r="A703" s="0" t="s">
-        <x:v>1209</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
+        <x:v>2563</x:v>
+      </x:c>
+      <x:c r="C703" s="0" t="s">
         <x:v>2564</x:v>
       </x:c>
-      <x:c r="C703" s="0" t="s">
+      <x:c r="D703" s="0" t="s">
         <x:v>2565</x:v>
       </x:c>
-      <x:c r="D703" s="0" t="s">
+      <x:c r="E703" s="0" t="s">
         <x:v>2566</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2567</x:v>
       </x:c>
       <x:c r="F703" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G703" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:7">
       <x:c r="A704" s="0" t="s">
+        <x:v>1209</x:v>
+      </x:c>
+      <x:c r="B704" s="0" t="s">
+        <x:v>2567</x:v>
+      </x:c>
+      <x:c r="C704" s="0" t="s">
         <x:v>2568</x:v>
       </x:c>
-      <x:c r="B704" s="0" t="s">
+      <x:c r="D704" s="0" t="s">
         <x:v>2569</x:v>
       </x:c>
-      <x:c r="C704" s="0" t="s">
+      <x:c r="E704" s="0" t="s">
         <x:v>2570</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2572</x:v>
       </x:c>
       <x:c r="F704" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G704" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:7">
       <x:c r="A705" s="0" t="s">
-        <x:v>1787</x:v>
+        <x:v>2571</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
+        <x:v>2572</x:v>
+      </x:c>
+      <x:c r="C705" s="0" t="s">
         <x:v>2573</x:v>
       </x:c>
-      <x:c r="C705" s="0" t="s">
+      <x:c r="D705" s="0" t="s">
         <x:v>2574</x:v>
       </x:c>
-      <x:c r="D705" s="0" t="s">
+      <x:c r="E705" s="0" t="s">
         <x:v>2575</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2576</x:v>
       </x:c>
       <x:c r="F705" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G705" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:7">
       <x:c r="A706" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>1790</x:v>
       </x:c>
       <x:c r="B706" s="0" t="s">
+        <x:v>2576</x:v>
+      </x:c>
+      <x:c r="C706" s="0" t="s">
         <x:v>2577</x:v>
       </x:c>
-      <x:c r="C706" s="0" t="s">
+      <x:c r="D706" s="0" t="s">
         <x:v>2578</x:v>
       </x:c>
-      <x:c r="D706" s="0" t="s">
+      <x:c r="E706" s="0" t="s">
         <x:v>2579</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2576</x:v>
       </x:c>
       <x:c r="F706" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G706" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:7">
       <x:c r="A707" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
         <x:v>2580</x:v>
       </x:c>
       <x:c r="C707" s="0" t="s">
         <x:v>2581</x:v>
       </x:c>
       <x:c r="D707" s="0" t="s">
         <x:v>2582</x:v>
       </x:c>
       <x:c r="E707" s="0" t="s">
-        <x:v>2583</x:v>
+        <x:v>2579</x:v>
       </x:c>
       <x:c r="F707" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G707" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:7">
       <x:c r="A708" s="0" t="s">
-        <x:v>2503</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B708" s="0" t="s">
+        <x:v>2583</x:v>
+      </x:c>
+      <x:c r="C708" s="0" t="s">
         <x:v>2584</x:v>
       </x:c>
-      <x:c r="C708" s="0" t="s">
+      <x:c r="D708" s="0" t="s">
         <x:v>2585</x:v>
       </x:c>
-      <x:c r="D708" s="0" t="s">
+      <x:c r="E708" s="0" t="s">
         <x:v>2586</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2587</x:v>
       </x:c>
       <x:c r="F708" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G708" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:7">
       <x:c r="A709" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>2506</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
+        <x:v>2587</x:v>
+      </x:c>
+      <x:c r="C709" s="0" t="s">
         <x:v>2588</x:v>
       </x:c>
-      <x:c r="C709" s="0" t="s">
+      <x:c r="D709" s="0" t="s">
         <x:v>2589</x:v>
       </x:c>
-      <x:c r="D709" s="0" t="s">
+      <x:c r="E709" s="0" t="s">
         <x:v>2590</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2591</x:v>
       </x:c>
       <x:c r="F709" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G709" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:7">
       <x:c r="A710" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B710" s="0" t="s">
+        <x:v>2591</x:v>
+      </x:c>
+      <x:c r="C710" s="0" t="s">
         <x:v>2592</x:v>
       </x:c>
-      <x:c r="C710" s="0" t="s">
+      <x:c r="D710" s="0" t="s">
         <x:v>2593</x:v>
       </x:c>
-      <x:c r="D710" s="0" t="s">
+      <x:c r="E710" s="0" t="s">
         <x:v>2594</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2595</x:v>
       </x:c>
       <x:c r="F710" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G710" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:7">
       <x:c r="A711" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
+        <x:v>2595</x:v>
+      </x:c>
+      <x:c r="C711" s="0" t="s">
         <x:v>2596</x:v>
       </x:c>
-      <x:c r="C711" s="0" t="s">
+      <x:c r="D711" s="0" t="s">
         <x:v>2597</x:v>
       </x:c>
-      <x:c r="D711" s="0" t="s">
+      <x:c r="E711" s="0" t="s">
         <x:v>2598</x:v>
       </x:c>
-      <x:c r="E711" s="0" t="s">
+      <x:c r="F711" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="G711" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="712" spans="1:7">
+      <x:c r="A712" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="B712" s="0" t="s">
         <x:v>2599</x:v>
       </x:c>
-      <x:c r="F711" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="G711" s="0" t="s">
+      <x:c r="C712" s="0" t="s">
+        <x:v>2600</x:v>
+      </x:c>
+      <x:c r="D712" s="0" t="s">
+        <x:v>2601</x:v>
+      </x:c>
+      <x:c r="E712" s="0" t="s">
+        <x:v>2602</x:v>
+      </x:c>
+      <x:c r="F712" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="G712" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Medici Veterinari</vt:lpstr>
       <vt:lpstr>Medici Veterinari!Print_Area</vt:lpstr>
       <vt:lpstr>Medici Veterinari!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>