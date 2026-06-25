--- v3 (2026-05-11)
+++ v4 (2026-06-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R700d363f61d54497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80fd7d2374c44303819d8a433a3f0e67.psmdcp" Id="R4ec360fe18574f6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc816032bc0d74a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b2f3be64cfb4446893a57e79955bcf7.psmdcp" Id="R45779595e96e432f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Medici Veterinari" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Nume</x:t>
   </x:si>
   <x:si>
     <x:t>Prenume</x:t>
   </x:si>
   <x:si>