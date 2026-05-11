--- v2 (2026-03-27)
+++ v3 (2026-05-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5358aa1849ba4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9844436c3944a0fad6e638fa39c6315.psmdcp" Id="R1ff48b000be94058" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2296b584bbb4034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d7af52740334d2e9fb2eeff65475208.psmdcp" Id="Ra6c32d919ecb497c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Medici Veterinari" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Nume</x:t>
   </x:si>
   <x:si>
     <x:t>Prenume</x:t>
   </x:si>
   <x:si>
@@ -2338,74 +2338,74 @@
   <x:si>
     <x:t>CMV 691</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000004623</x:t>
   </x:si>
   <x:si>
     <x:t>28.08.2025</x:t>
   </x:si>
   <x:si>
     <x:t>Valentyna</x:t>
   </x:si>
   <x:si>
     <x:t>KRYVENKO</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 721</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000004620</x:t>
   </x:si>
   <x:si>
     <x:t>28.11.2025</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">BUTÎRSCAIA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMI 000004612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.11.2025</x:t>
+  </x:si>
+  <x:si>
     <x:t>GARABA</x:t>
   </x:si>
   <x:si>
     <x:t>Maxim</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 716</x:t>
   </x:si>
   <x:si>
-    <x:t>LMI 000004612</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>13.11.2025</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BUTÎRSCAIA </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Alin</x:t>
   </x:si>
   <x:si>
     <x:t>FRUMOSU</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 683</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000004609</x:t>
   </x:si>
   <x:si>
     <x:t>28.07.2025</x:t>
   </x:si>
   <x:si>
     <x:t>Nichita</x:t>
   </x:si>
   <x:si>
     <x:t>DUȘCOV</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 681</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000004607</x:t>
@@ -6467,50 +6467,59 @@
     <x:t>CMV 041</x:t>
   </x:si>
   <x:si>
     <x:t>AL 0099489</x:t>
   </x:si>
   <x:si>
     <x:t>BOSTAN</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 549</x:t>
   </x:si>
   <x:si>
     <x:t>AL 0099488</x:t>
   </x:si>
   <x:si>
     <x:t>GRIGORENCO</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 476</x:t>
   </x:si>
   <x:si>
     <x:t>AL 009720</x:t>
   </x:si>
   <x:si>
     <x:t>24.07.2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 009708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.05.2023</x:t>
   </x:si>
   <x:si>
     <x:t>CIAVDAR</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 007</x:t>
   </x:si>
   <x:si>
     <x:t>AL 009707</x:t>
   </x:si>
   <x:si>
     <x:t>RANEȚCHI</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 452</x:t>
   </x:si>
   <x:si>
     <x:t>AL 009702</x:t>
   </x:si>
   <x:si>
     <x:t>15.06.2023</x:t>
   </x:si>
   <x:si>
     <x:t>LISNIC</x:t>
   </x:si>
@@ -8246,51 +8255,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G711"/>
+  <x:dimension ref="A1:G712"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="18.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="17.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="13.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="25.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.710625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="6.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="9.139196" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -12541,83 +12550,83 @@
     <x:row r="186" spans="1:7">
       <x:c r="A186" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:7">
       <x:c r="A187" s="0" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="B187" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
-      <x:c r="B187" s="0" t="s">
+      <x:c r="C187" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
-      <x:c r="C187" s="0" t="s">
+      <x:c r="D187" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
-      <x:c r="D187" s="0" t="s">
+      <x:c r="E187" s="0" t="s">
         <x:v>779</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>780</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
       <x:c r="A188" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
@@ -13174,51 +13183,51 @@
       </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:7">
       <x:c r="A214" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:7">
       <x:c r="A215" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
         <x:v>897</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
         <x:v>898</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
@@ -13415,51 +13424,51 @@
     <x:row r="224" spans="1:7">
       <x:c r="A224" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G224" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:7">
       <x:c r="A225" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
         <x:v>937</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:7">
       <x:c r="A226" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="B226" s="0" t="s">
@@ -14381,51 +14390,51 @@
     <x:row r="266" spans="1:7">
       <x:c r="A266" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
         <x:v>1094</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G266" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:7">
       <x:c r="A267" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:7">
       <x:c r="A268" s="0" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
@@ -15140,51 +15149,51 @@
     <x:row r="299" spans="1:7">
       <x:c r="A299" s="0" t="s">
         <x:v>1223</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>1224</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
         <x:v>1225</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
         <x:v>1226</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
         <x:v>1227</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:7">
       <x:c r="A300" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="B300" s="0" t="s">
         <x:v>1228</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
         <x:v>1229</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
         <x:v>1230</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
         <x:v>1231</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G300" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:7">
       <x:c r="A301" s="0" t="s">
         <x:v>971</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
@@ -16106,51 +16115,51 @@
     <x:row r="341" spans="1:7">
       <x:c r="A341" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>1373</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
         <x:v>1374</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
         <x:v>1375</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
         <x:v>1231</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:7">
       <x:c r="A342" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="B342" s="0" t="s">
         <x:v>1376</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
         <x:v>1377</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
         <x:v>1378</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
         <x:v>1379</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G342" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:7">
       <x:c r="A343" s="0" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
@@ -18360,51 +18369,51 @@
     <x:row r="439" spans="1:7">
       <x:c r="A439" s="0" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>1711</x:v>
       </x:c>
       <x:c r="C439" s="0" t="s">
         <x:v>1712</x:v>
       </x:c>
       <x:c r="D439" s="0" t="s">
         <x:v>1713</x:v>
       </x:c>
       <x:c r="E439" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="F439" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:7">
       <x:c r="A440" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="B440" s="0" t="s">
         <x:v>1714</x:v>
       </x:c>
       <x:c r="C440" s="0" t="s">
         <x:v>1715</x:v>
       </x:c>
       <x:c r="D440" s="0" t="s">
         <x:v>1716</x:v>
       </x:c>
       <x:c r="E440" s="0" t="s">
         <x:v>1717</x:v>
       </x:c>
       <x:c r="F440" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G440" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:7">
       <x:c r="A441" s="0" t="s">
         <x:v>1700</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
@@ -19821,51 +19830,51 @@
       </x:c>
       <x:c r="E502" s="0" t="s">
         <x:v>1921</x:v>
       </x:c>
       <x:c r="F502" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G502" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:7">
       <x:c r="A503" s="0" t="s">
         <x:v>1922</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>1923</x:v>
       </x:c>
       <x:c r="C503" s="0" t="s">
         <x:v>1924</x:v>
       </x:c>
       <x:c r="D503" s="0" t="s">
         <x:v>1925</x:v>
       </x:c>
       <x:c r="E503" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="F503" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G503" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:7">
       <x:c r="A504" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B504" s="0" t="s">
         <x:v>1926</x:v>
       </x:c>
       <x:c r="C504" s="0" t="s">
         <x:v>1927</x:v>
       </x:c>
       <x:c r="D504" s="0" t="s">
         <x:v>1928</x:v>
       </x:c>
       <x:c r="E504" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="F504" s="0" t="s">
@@ -21442,3219 +21451,3242 @@
     <x:row r="573" spans="1:7">
       <x:c r="A573" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>2149</x:v>
       </x:c>
       <x:c r="C573" s="0" t="s">
         <x:v>2150</x:v>
       </x:c>
       <x:c r="D573" s="0" t="s">
         <x:v>2151</x:v>
       </x:c>
       <x:c r="E573" s="0" t="s">
         <x:v>2152</x:v>
       </x:c>
       <x:c r="F573" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G573" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:7">
       <x:c r="A574" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="B574" s="0" t="s">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="C574" s="0" t="s">
         <x:v>2153</x:v>
       </x:c>
-      <x:c r="C574" s="0" t="s">
+      <x:c r="D574" s="0" t="s">
         <x:v>2154</x:v>
       </x:c>
-      <x:c r="D574" s="0" t="s">
+      <x:c r="E574" s="0" t="s">
         <x:v>2155</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>587</x:v>
       </x:c>
       <x:c r="F574" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G574" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:7">
       <x:c r="A575" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>2156</x:v>
       </x:c>
       <x:c r="C575" s="0" t="s">
         <x:v>2157</x:v>
       </x:c>
       <x:c r="D575" s="0" t="s">
         <x:v>2158</x:v>
       </x:c>
       <x:c r="E575" s="0" t="s">
-        <x:v>2159</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="F575" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G575" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:7">
       <x:c r="A576" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="B576" s="0" t="s">
+        <x:v>2159</x:v>
+      </x:c>
+      <x:c r="C576" s="0" t="s">
         <x:v>2160</x:v>
       </x:c>
-      <x:c r="C576" s="0" t="s">
+      <x:c r="D576" s="0" t="s">
         <x:v>2161</x:v>
       </x:c>
-      <x:c r="D576" s="0" t="s">
+      <x:c r="E576" s="0" t="s">
         <x:v>2162</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1105</x:v>
       </x:c>
       <x:c r="F576" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G576" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:7">
       <x:c r="A577" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>2163</x:v>
       </x:c>
       <x:c r="C577" s="0" t="s">
         <x:v>2164</x:v>
       </x:c>
       <x:c r="D577" s="0" t="s">
         <x:v>2165</x:v>
       </x:c>
       <x:c r="E577" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="F577" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G577" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:7">
       <x:c r="A578" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="B578" s="0" t="s">
-        <x:v>1951</x:v>
+        <x:v>2166</x:v>
       </x:c>
       <x:c r="C578" s="0" t="s">
-        <x:v>2166</x:v>
+        <x:v>2167</x:v>
       </x:c>
       <x:c r="D578" s="0" t="s">
-        <x:v>2167</x:v>
+        <x:v>2168</x:v>
       </x:c>
       <x:c r="E578" s="0" t="s">
-        <x:v>2168</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="F578" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G578" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:7">
       <x:c r="A579" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
+        <x:v>1951</x:v>
+      </x:c>
+      <x:c r="C579" s="0" t="s">
         <x:v>2169</x:v>
       </x:c>
-      <x:c r="C579" s="0" t="s">
+      <x:c r="D579" s="0" t="s">
         <x:v>2170</x:v>
       </x:c>
-      <x:c r="D579" s="0" t="s">
+      <x:c r="E579" s="0" t="s">
         <x:v>2171</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>587</x:v>
       </x:c>
       <x:c r="F579" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G579" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:7">
       <x:c r="A580" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="B580" s="0" t="s">
         <x:v>2172</x:v>
       </x:c>
       <x:c r="C580" s="0" t="s">
         <x:v>2173</x:v>
       </x:c>
       <x:c r="D580" s="0" t="s">
         <x:v>2174</x:v>
       </x:c>
       <x:c r="E580" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="F580" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G580" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:7">
       <x:c r="A581" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>2175</x:v>
       </x:c>
       <x:c r="C581" s="0" t="s">
         <x:v>2176</x:v>
       </x:c>
       <x:c r="D581" s="0" t="s">
         <x:v>2177</x:v>
       </x:c>
       <x:c r="E581" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F581" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G581" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:7">
       <x:c r="A582" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B582" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>2178</x:v>
       </x:c>
       <x:c r="C582" s="0" t="s">
-        <x:v>2178</x:v>
+        <x:v>2179</x:v>
       </x:c>
       <x:c r="D582" s="0" t="s">
-        <x:v>2179</x:v>
+        <x:v>2180</x:v>
       </x:c>
       <x:c r="E582" s="0" t="s">
-        <x:v>2180</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="F582" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G582" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:7">
       <x:c r="A583" s="0" t="s">
-        <x:v>1644</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="C583" s="0" t="s">
         <x:v>2181</x:v>
       </x:c>
-      <x:c r="C583" s="0" t="s">
+      <x:c r="D583" s="0" t="s">
         <x:v>2182</x:v>
       </x:c>
-      <x:c r="D583" s="0" t="s">
+      <x:c r="E583" s="0" t="s">
         <x:v>2183</x:v>
       </x:c>
-      <x:c r="E583" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F583" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G583" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:7">
       <x:c r="A584" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>1644</x:v>
       </x:c>
       <x:c r="B584" s="0" t="s">
         <x:v>2184</x:v>
       </x:c>
       <x:c r="C584" s="0" t="s">
         <x:v>2185</x:v>
       </x:c>
       <x:c r="D584" s="0" t="s">
         <x:v>2186</x:v>
       </x:c>
       <x:c r="E584" s="0" t="s">
-        <x:v>2187</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="F584" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G584" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:7">
       <x:c r="A585" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>2187</x:v>
       </x:c>
       <x:c r="C585" s="0" t="s">
         <x:v>2188</x:v>
       </x:c>
       <x:c r="D585" s="0" t="s">
         <x:v>2189</x:v>
       </x:c>
       <x:c r="E585" s="0" t="s">
         <x:v>2190</x:v>
       </x:c>
       <x:c r="F585" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:7">
       <x:c r="A586" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="B586" s="0" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C586" s="0" t="s">
         <x:v>2191</x:v>
       </x:c>
-      <x:c r="C586" s="0" t="s">
+      <x:c r="D586" s="0" t="s">
         <x:v>2192</x:v>
       </x:c>
-      <x:c r="D586" s="0" t="s">
+      <x:c r="E586" s="0" t="s">
         <x:v>2193</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
       <x:c r="F586" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G586" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:7">
       <x:c r="A587" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>2194</x:v>
       </x:c>
       <x:c r="C587" s="0" t="s">
         <x:v>2195</x:v>
       </x:c>
       <x:c r="D587" s="0" t="s">
         <x:v>2196</x:v>
       </x:c>
       <x:c r="E587" s="0" t="s">
-        <x:v>2197</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F587" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G587" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:7">
       <x:c r="A588" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="B588" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>2197</x:v>
       </x:c>
       <x:c r="C588" s="0" t="s">
         <x:v>2198</x:v>
       </x:c>
       <x:c r="D588" s="0" t="s">
         <x:v>2199</x:v>
       </x:c>
       <x:c r="E588" s="0" t="s">
-        <x:v>1617</x:v>
+        <x:v>2200</x:v>
       </x:c>
       <x:c r="F588" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G588" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:7">
       <x:c r="A589" s="0" t="s">
-        <x:v>1644</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
-        <x:v>2200</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="C589" s="0" t="s">
         <x:v>2201</x:v>
       </x:c>
       <x:c r="D589" s="0" t="s">
         <x:v>2202</x:v>
       </x:c>
       <x:c r="E589" s="0" t="s">
-        <x:v>1361</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="F589" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G589" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:7">
       <x:c r="A590" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>1644</x:v>
       </x:c>
       <x:c r="B590" s="0" t="s">
         <x:v>2203</x:v>
       </x:c>
       <x:c r="C590" s="0" t="s">
         <x:v>2204</x:v>
       </x:c>
       <x:c r="D590" s="0" t="s">
         <x:v>2205</x:v>
       </x:c>
       <x:c r="E590" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="F590" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G590" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:7">
       <x:c r="A591" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>2206</x:v>
       </x:c>
       <x:c r="C591" s="0" t="s">
         <x:v>2207</x:v>
       </x:c>
       <x:c r="D591" s="0" t="s">
         <x:v>2208</x:v>
       </x:c>
       <x:c r="E591" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="F591" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G591" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:7">
       <x:c r="A592" s="0" t="s">
-        <x:v>1644</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="B592" s="0" t="s">
         <x:v>2209</x:v>
       </x:c>
       <x:c r="C592" s="0" t="s">
         <x:v>2210</x:v>
       </x:c>
       <x:c r="D592" s="0" t="s">
         <x:v>2211</x:v>
       </x:c>
       <x:c r="E592" s="0" t="s">
-        <x:v>1872</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F592" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G592" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:7">
       <x:c r="A593" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1644</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
-        <x:v>1242</x:v>
+        <x:v>2212</x:v>
       </x:c>
       <x:c r="C593" s="0" t="s">
-        <x:v>2212</x:v>
+        <x:v>2213</x:v>
       </x:c>
       <x:c r="D593" s="0" t="s">
-        <x:v>2213</x:v>
+        <x:v>2214</x:v>
       </x:c>
       <x:c r="E593" s="0" t="s">
-        <x:v>2214</x:v>
+        <x:v>1872</x:v>
       </x:c>
       <x:c r="F593" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G593" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:7">
       <x:c r="A594" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="B594" s="0" t="s">
+        <x:v>1242</x:v>
+      </x:c>
+      <x:c r="C594" s="0" t="s">
         <x:v>2215</x:v>
       </x:c>
-      <x:c r="C594" s="0" t="s">
+      <x:c r="D594" s="0" t="s">
         <x:v>2216</x:v>
       </x:c>
-      <x:c r="D594" s="0" t="s">
+      <x:c r="E594" s="0" t="s">
         <x:v>2217</x:v>
       </x:c>
-      <x:c r="E594" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F594" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G594" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:7">
       <x:c r="A595" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>2218</x:v>
       </x:c>
       <x:c r="C595" s="0" t="s">
         <x:v>2219</x:v>
       </x:c>
       <x:c r="D595" s="0" t="s">
         <x:v>2220</x:v>
       </x:c>
       <x:c r="E595" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="F595" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G595" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:7">
       <x:c r="A596" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="B596" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>2221</x:v>
       </x:c>
       <x:c r="C596" s="0" t="s">
-        <x:v>2221</x:v>
+        <x:v>2222</x:v>
       </x:c>
       <x:c r="D596" s="0" t="s">
-        <x:v>2222</x:v>
+        <x:v>2223</x:v>
       </x:c>
       <x:c r="E596" s="0" t="s">
-        <x:v>2223</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="F596" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G596" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:7">
       <x:c r="A597" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
-        <x:v>1509</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="C597" s="0" t="s">
         <x:v>2224</x:v>
       </x:c>
       <x:c r="D597" s="0" t="s">
         <x:v>2225</x:v>
       </x:c>
       <x:c r="E597" s="0" t="s">
-        <x:v>1512</x:v>
+        <x:v>2226</x:v>
       </x:c>
       <x:c r="F597" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G597" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:7">
       <x:c r="A598" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="B598" s="0" t="s">
-        <x:v>1819</x:v>
+        <x:v>1509</x:v>
       </x:c>
       <x:c r="C598" s="0" t="s">
-        <x:v>2226</x:v>
+        <x:v>2227</x:v>
       </x:c>
       <x:c r="D598" s="0" t="s">
-        <x:v>2227</x:v>
+        <x:v>2228</x:v>
       </x:c>
       <x:c r="E598" s="0" t="s">
-        <x:v>2228</x:v>
+        <x:v>1512</x:v>
       </x:c>
       <x:c r="F598" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G598" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:7">
       <x:c r="A599" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
+        <x:v>1819</x:v>
+      </x:c>
+      <x:c r="C599" s="0" t="s">
         <x:v>2229</x:v>
       </x:c>
-      <x:c r="C599" s="0" t="s">
+      <x:c r="D599" s="0" t="s">
         <x:v>2230</x:v>
       </x:c>
-      <x:c r="D599" s="0" t="s">
+      <x:c r="E599" s="0" t="s">
         <x:v>2231</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2232</x:v>
       </x:c>
       <x:c r="F599" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G599" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:7">
       <x:c r="A600" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B600" s="0" t="s">
+        <x:v>2232</x:v>
+      </x:c>
+      <x:c r="C600" s="0" t="s">
         <x:v>2233</x:v>
       </x:c>
-      <x:c r="C600" s="0" t="s">
+      <x:c r="D600" s="0" t="s">
         <x:v>2234</x:v>
       </x:c>
-      <x:c r="D600" s="0" t="s">
+      <x:c r="E600" s="0" t="s">
         <x:v>2235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>39</x:v>
       </x:c>
       <x:c r="F600" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G600" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:7">
       <x:c r="A601" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>2236</x:v>
       </x:c>
       <x:c r="C601" s="0" t="s">
         <x:v>2237</x:v>
       </x:c>
       <x:c r="D601" s="0" t="s">
         <x:v>2238</x:v>
       </x:c>
       <x:c r="E601" s="0" t="s">
-        <x:v>2239</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F601" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G601" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:7">
       <x:c r="A602" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="B602" s="0" t="s">
+        <x:v>2239</x:v>
+      </x:c>
+      <x:c r="C602" s="0" t="s">
         <x:v>2240</x:v>
       </x:c>
-      <x:c r="C602" s="0" t="s">
+      <x:c r="D602" s="0" t="s">
         <x:v>2241</x:v>
       </x:c>
-      <x:c r="D602" s="0" t="s">
+      <x:c r="E602" s="0" t="s">
         <x:v>2242</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1053</x:v>
       </x:c>
       <x:c r="F602" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G602" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:7">
       <x:c r="A603" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>2243</x:v>
       </x:c>
       <x:c r="C603" s="0" t="s">
         <x:v>2244</x:v>
       </x:c>
       <x:c r="D603" s="0" t="s">
         <x:v>2245</x:v>
       </x:c>
       <x:c r="E603" s="0" t="s">
-        <x:v>1969</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="F603" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G603" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:7">
       <x:c r="A604" s="0" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="B604" s="0" t="s">
         <x:v>2246</x:v>
       </x:c>
-      <x:c r="B604" s="0" t="s">
+      <x:c r="C604" s="0" t="s">
         <x:v>2247</x:v>
       </x:c>
-      <x:c r="C604" s="0" t="s">
+      <x:c r="D604" s="0" t="s">
         <x:v>2248</x:v>
       </x:c>
-      <x:c r="D604" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E604" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>1969</x:v>
       </x:c>
       <x:c r="F604" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G604" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:7">
       <x:c r="A605" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>2249</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>2250</x:v>
       </x:c>
       <x:c r="C605" s="0" t="s">
         <x:v>2251</x:v>
       </x:c>
       <x:c r="D605" s="0" t="s">
         <x:v>2252</x:v>
       </x:c>
       <x:c r="E605" s="0" t="s">
-        <x:v>2180</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="F605" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G605" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:7">
       <x:c r="A606" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="B606" s="0" t="s">
         <x:v>2253</x:v>
       </x:c>
-      <x:c r="B606" s="0" t="s">
+      <x:c r="C606" s="0" t="s">
         <x:v>2254</x:v>
       </x:c>
-      <x:c r="C606" s="0" t="s">
+      <x:c r="D606" s="0" t="s">
         <x:v>2255</x:v>
       </x:c>
-      <x:c r="D606" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E606" s="0" t="s">
-        <x:v>2257</x:v>
+        <x:v>2183</x:v>
       </x:c>
       <x:c r="F606" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G606" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:7">
       <x:c r="A607" s="0" t="s">
+        <x:v>2256</x:v>
+      </x:c>
+      <x:c r="B607" s="0" t="s">
+        <x:v>2257</x:v>
+      </x:c>
+      <x:c r="C607" s="0" t="s">
         <x:v>2258</x:v>
       </x:c>
-      <x:c r="B607" s="0" t="s">
+      <x:c r="D607" s="0" t="s">
         <x:v>2259</x:v>
       </x:c>
-      <x:c r="C607" s="0" t="s">
+      <x:c r="E607" s="0" t="s">
         <x:v>2260</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2262</x:v>
       </x:c>
       <x:c r="F607" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G607" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:7">
       <x:c r="A608" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>2261</x:v>
       </x:c>
       <x:c r="B608" s="0" t="s">
+        <x:v>2262</x:v>
+      </x:c>
+      <x:c r="C608" s="0" t="s">
         <x:v>2263</x:v>
       </x:c>
-      <x:c r="C608" s="0" t="s">
+      <x:c r="D608" s="0" t="s">
         <x:v>2264</x:v>
       </x:c>
-      <x:c r="D608" s="0" t="s">
+      <x:c r="E608" s="0" t="s">
         <x:v>2265</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
       <x:c r="F608" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G608" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:7">
       <x:c r="A609" s="0" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="B609" s="0" t="s">
         <x:v>2266</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>607</x:v>
       </x:c>
       <x:c r="C609" s="0" t="s">
         <x:v>2267</x:v>
       </x:c>
       <x:c r="D609" s="0" t="s">
         <x:v>2268</x:v>
       </x:c>
       <x:c r="E609" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F609" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:7">
       <x:c r="A610" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>2269</x:v>
       </x:c>
       <x:c r="B610" s="0" t="s">
-        <x:v>2269</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C610" s="0" t="s">
         <x:v>2270</x:v>
       </x:c>
       <x:c r="D610" s="0" t="s">
         <x:v>2271</x:v>
       </x:c>
       <x:c r="E610" s="0" t="s">
-        <x:v>2272</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F610" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G610" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:7">
       <x:c r="A611" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
-        <x:v>2269</x:v>
+        <x:v>2272</x:v>
       </x:c>
       <x:c r="C611" s="0" t="s">
         <x:v>2273</x:v>
       </x:c>
       <x:c r="D611" s="0" t="s">
         <x:v>2274</x:v>
       </x:c>
       <x:c r="E611" s="0" t="s">
-        <x:v>2272</x:v>
+        <x:v>2275</x:v>
       </x:c>
       <x:c r="F611" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:7">
       <x:c r="A612" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B612" s="0" t="s">
-        <x:v>2275</x:v>
+        <x:v>2272</x:v>
       </x:c>
       <x:c r="C612" s="0" t="s">
         <x:v>2276</x:v>
       </x:c>
       <x:c r="D612" s="0" t="s">
         <x:v>2277</x:v>
       </x:c>
       <x:c r="E612" s="0" t="s">
-        <x:v>2278</x:v>
+        <x:v>2275</x:v>
       </x:c>
       <x:c r="F612" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G612" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:7">
       <x:c r="A613" s="0" t="s">
-        <x:v>1147</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
+        <x:v>2278</x:v>
+      </x:c>
+      <x:c r="C613" s="0" t="s">
         <x:v>2279</x:v>
       </x:c>
-      <x:c r="C613" s="0" t="s">
+      <x:c r="D613" s="0" t="s">
         <x:v>2280</x:v>
       </x:c>
-      <x:c r="D613" s="0" t="s">
+      <x:c r="E613" s="0" t="s">
         <x:v>2281</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1316</x:v>
       </x:c>
       <x:c r="F613" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G613" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:7">
       <x:c r="A614" s="0" t="s">
-        <x:v>1644</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="B614" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>2282</x:v>
       </x:c>
       <x:c r="C614" s="0" t="s">
-        <x:v>2282</x:v>
+        <x:v>2283</x:v>
       </x:c>
       <x:c r="D614" s="0" t="s">
-        <x:v>2283</x:v>
+        <x:v>2284</x:v>
       </x:c>
       <x:c r="E614" s="0" t="s">
-        <x:v>1053</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="F614" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G614" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:7">
       <x:c r="A615" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1644</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
-        <x:v>2284</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C615" s="0" t="s">
         <x:v>2285</x:v>
       </x:c>
       <x:c r="D615" s="0" t="s">
         <x:v>2286</x:v>
       </x:c>
       <x:c r="E615" s="0" t="s">
-        <x:v>2287</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="F615" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G615" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:7">
       <x:c r="A616" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="B616" s="0" t="s">
+        <x:v>2287</x:v>
+      </x:c>
+      <x:c r="C616" s="0" t="s">
         <x:v>2288</x:v>
       </x:c>
-      <x:c r="C616" s="0" t="s">
+      <x:c r="D616" s="0" t="s">
         <x:v>2289</x:v>
       </x:c>
-      <x:c r="D616" s="0" t="s">
+      <x:c r="E616" s="0" t="s">
         <x:v>2290</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
       <x:c r="F616" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G616" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:7">
       <x:c r="A617" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
-        <x:v>2137</x:v>
+        <x:v>2291</x:v>
       </x:c>
       <x:c r="C617" s="0" t="s">
-        <x:v>2291</x:v>
+        <x:v>2292</x:v>
       </x:c>
       <x:c r="D617" s="0" t="s">
-        <x:v>2292</x:v>
+        <x:v>2293</x:v>
       </x:c>
       <x:c r="E617" s="0" t="s">
-        <x:v>1518</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F617" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G617" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:7">
       <x:c r="A618" s="0" t="s">
-        <x:v>2081</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B618" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>2137</x:v>
       </x:c>
       <x:c r="C618" s="0" t="s">
-        <x:v>2293</x:v>
+        <x:v>2294</x:v>
       </x:c>
       <x:c r="D618" s="0" t="s">
-        <x:v>2294</x:v>
+        <x:v>2295</x:v>
       </x:c>
       <x:c r="E618" s="0" t="s">
-        <x:v>1876</x:v>
+        <x:v>1518</x:v>
       </x:c>
       <x:c r="F618" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G618" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:7">
       <x:c r="A619" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>2081</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
-        <x:v>2295</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C619" s="0" t="s">
         <x:v>2296</x:v>
       </x:c>
       <x:c r="D619" s="0" t="s">
         <x:v>2297</x:v>
       </x:c>
       <x:c r="E619" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>1876</x:v>
       </x:c>
       <x:c r="F619" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G619" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:7">
       <x:c r="A620" s="0" t="s">
-        <x:v>1036</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B620" s="0" t="s">
         <x:v>2298</x:v>
       </x:c>
       <x:c r="C620" s="0" t="s">
         <x:v>2299</x:v>
       </x:c>
       <x:c r="D620" s="0" t="s">
         <x:v>2300</x:v>
       </x:c>
       <x:c r="E620" s="0" t="s">
-        <x:v>2257</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F620" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G620" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:7">
       <x:c r="A621" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>2301</x:v>
       </x:c>
       <x:c r="C621" s="0" t="s">
         <x:v>2302</x:v>
       </x:c>
       <x:c r="D621" s="0" t="s">
         <x:v>2303</x:v>
       </x:c>
       <x:c r="E621" s="0" t="s">
-        <x:v>1336</x:v>
+        <x:v>2260</x:v>
       </x:c>
       <x:c r="F621" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G621" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:7">
       <x:c r="A622" s="0" t="s">
-        <x:v>1238</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="B622" s="0" t="s">
         <x:v>2304</x:v>
       </x:c>
       <x:c r="C622" s="0" t="s">
         <x:v>2305</x:v>
       </x:c>
       <x:c r="D622" s="0" t="s">
         <x:v>2306</x:v>
       </x:c>
       <x:c r="E622" s="0" t="s">
-        <x:v>2307</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="F622" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G622" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:7">
       <x:c r="A623" s="0" t="s">
-        <x:v>1208</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
-        <x:v>1819</x:v>
+        <x:v>2307</x:v>
       </x:c>
       <x:c r="C623" s="0" t="s">
         <x:v>2308</x:v>
       </x:c>
       <x:c r="D623" s="0" t="s">
         <x:v>2309</x:v>
       </x:c>
       <x:c r="E623" s="0" t="s">
-        <x:v>2228</x:v>
+        <x:v>2310</x:v>
       </x:c>
       <x:c r="F623" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G623" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:7">
       <x:c r="A624" s="0" t="s">
-        <x:v>1180</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="B624" s="0" t="s">
-        <x:v>2310</x:v>
+        <x:v>1819</x:v>
       </x:c>
       <x:c r="C624" s="0" t="s">
         <x:v>2311</x:v>
       </x:c>
       <x:c r="D624" s="0" t="s">
         <x:v>2312</x:v>
       </x:c>
       <x:c r="E624" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>2231</x:v>
       </x:c>
       <x:c r="F624" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G624" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:7">
       <x:c r="A625" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>2313</x:v>
       </x:c>
       <x:c r="C625" s="0" t="s">
         <x:v>2314</x:v>
       </x:c>
       <x:c r="D625" s="0" t="s">
         <x:v>2315</x:v>
       </x:c>
       <x:c r="E625" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F625" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G625" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:7">
       <x:c r="A626" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B626" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>2316</x:v>
       </x:c>
       <x:c r="C626" s="0" t="s">
-        <x:v>2316</x:v>
+        <x:v>2317</x:v>
       </x:c>
       <x:c r="D626" s="0" t="s">
-        <x:v>2317</x:v>
+        <x:v>2318</x:v>
       </x:c>
       <x:c r="E626" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F626" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G626" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:7">
       <x:c r="A627" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
-        <x:v>2318</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="C627" s="0" t="s">
         <x:v>2319</x:v>
       </x:c>
       <x:c r="D627" s="0" t="s">
         <x:v>2320</x:v>
       </x:c>
       <x:c r="E627" s="0" t="s">
-        <x:v>2106</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="F627" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:7">
       <x:c r="A628" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B628" s="0" t="s">
-        <x:v>1344</x:v>
+        <x:v>2321</x:v>
       </x:c>
       <x:c r="C628" s="0" t="s">
-        <x:v>2321</x:v>
+        <x:v>2322</x:v>
       </x:c>
       <x:c r="D628" s="0" t="s">
-        <x:v>2322</x:v>
+        <x:v>2323</x:v>
       </x:c>
       <x:c r="E628" s="0" t="s">
-        <x:v>2323</x:v>
+        <x:v>2106</x:v>
       </x:c>
       <x:c r="F628" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G628" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:7">
       <x:c r="A629" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
+        <x:v>1344</x:v>
+      </x:c>
+      <x:c r="C629" s="0" t="s">
         <x:v>2324</x:v>
       </x:c>
-      <x:c r="C629" s="0" t="s">
+      <x:c r="D629" s="0" t="s">
         <x:v>2325</x:v>
       </x:c>
-      <x:c r="D629" s="0" t="s">
+      <x:c r="E629" s="0" t="s">
         <x:v>2326</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2327</x:v>
       </x:c>
       <x:c r="F629" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G629" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:7">
       <x:c r="A630" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B630" s="0" t="s">
+        <x:v>2327</x:v>
+      </x:c>
+      <x:c r="C630" s="0" t="s">
         <x:v>2328</x:v>
       </x:c>
-      <x:c r="C630" s="0" t="s">
+      <x:c r="D630" s="0" t="s">
         <x:v>2329</x:v>
       </x:c>
-      <x:c r="D630" s="0" t="s">
+      <x:c r="E630" s="0" t="s">
         <x:v>2330</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>627</x:v>
       </x:c>
       <x:c r="F630" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G630" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:7">
       <x:c r="A631" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>2331</x:v>
       </x:c>
       <x:c r="C631" s="0" t="s">
         <x:v>2332</x:v>
       </x:c>
       <x:c r="D631" s="0" t="s">
         <x:v>2333</x:v>
       </x:c>
       <x:c r="E631" s="0" t="s">
-        <x:v>2334</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="F631" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G631" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:7">
       <x:c r="A632" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="B632" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>2334</x:v>
       </x:c>
       <x:c r="C632" s="0" t="s">
         <x:v>2335</x:v>
       </x:c>
       <x:c r="D632" s="0" t="s">
         <x:v>2336</x:v>
       </x:c>
       <x:c r="E632" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>2337</x:v>
       </x:c>
       <x:c r="F632" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G632" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:7">
       <x:c r="A633" s="0" t="s">
-        <x:v>1922</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
-        <x:v>1966</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="C633" s="0" t="s">
-        <x:v>2337</x:v>
+        <x:v>2338</x:v>
       </x:c>
       <x:c r="D633" s="0" t="s">
-        <x:v>2338</x:v>
+        <x:v>2339</x:v>
       </x:c>
       <x:c r="E633" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F633" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G633" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:7">
       <x:c r="A634" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="B634" s="0" t="s">
-        <x:v>2339</x:v>
+        <x:v>1966</x:v>
       </x:c>
       <x:c r="C634" s="0" t="s">
         <x:v>2340</x:v>
       </x:c>
       <x:c r="D634" s="0" t="s">
         <x:v>2341</x:v>
       </x:c>
       <x:c r="E634" s="0" t="s">
-        <x:v>1872</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="F634" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G634" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:7">
       <x:c r="A635" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>2342</x:v>
       </x:c>
       <x:c r="C635" s="0" t="s">
         <x:v>2343</x:v>
       </x:c>
       <x:c r="D635" s="0" t="s">
         <x:v>2344</x:v>
       </x:c>
       <x:c r="E635" s="0" t="s">
-        <x:v>1053</x:v>
+        <x:v>1872</x:v>
       </x:c>
       <x:c r="F635" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G635" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:7">
       <x:c r="A636" s="0" t="s">
+        <x:v>920</x:v>
+      </x:c>
+      <x:c r="B636" s="0" t="s">
         <x:v>2345</x:v>
       </x:c>
-      <x:c r="B636" s="0" t="s">
+      <x:c r="C636" s="0" t="s">
         <x:v>2346</x:v>
       </x:c>
-      <x:c r="C636" s="0" t="s">
+      <x:c r="D636" s="0" t="s">
         <x:v>2347</x:v>
       </x:c>
-      <x:c r="D636" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E636" s="0" t="s">
-        <x:v>2349</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="F636" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G636" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:7">
       <x:c r="A637" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>2348</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
+        <x:v>2349</x:v>
+      </x:c>
+      <x:c r="C637" s="0" t="s">
         <x:v>2350</x:v>
       </x:c>
-      <x:c r="C637" s="0" t="s">
+      <x:c r="D637" s="0" t="s">
         <x:v>2351</x:v>
       </x:c>
-      <x:c r="D637" s="0" t="s">
+      <x:c r="E637" s="0" t="s">
         <x:v>2352</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
       <x:c r="F637" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G637" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:7">
       <x:c r="A638" s="0" t="s">
-        <x:v>1849</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="B638" s="0" t="s">
         <x:v>2353</x:v>
       </x:c>
       <x:c r="C638" s="0" t="s">
         <x:v>2354</x:v>
       </x:c>
       <x:c r="D638" s="0" t="s">
         <x:v>2355</x:v>
       </x:c>
       <x:c r="E638" s="0" t="s">
-        <x:v>2356</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F638" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G638" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:7">
       <x:c r="A639" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>1849</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
+        <x:v>2356</x:v>
+      </x:c>
+      <x:c r="C639" s="0" t="s">
         <x:v>2357</x:v>
       </x:c>
-      <x:c r="C639" s="0" t="s">
+      <x:c r="D639" s="0" t="s">
         <x:v>2358</x:v>
       </x:c>
-      <x:c r="D639" s="0" t="s">
+      <x:c r="E639" s="0" t="s">
         <x:v>2359</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2360</x:v>
       </x:c>
       <x:c r="F639" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G639" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:7">
       <x:c r="A640" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B640" s="0" t="s">
-        <x:v>2331</x:v>
+        <x:v>2360</x:v>
       </x:c>
       <x:c r="C640" s="0" t="s">
         <x:v>2361</x:v>
       </x:c>
       <x:c r="D640" s="0" t="s">
         <x:v>2362</x:v>
       </x:c>
       <x:c r="E640" s="0" t="s">
         <x:v>2363</x:v>
       </x:c>
       <x:c r="F640" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G640" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:7">
       <x:c r="A641" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
+        <x:v>2334</x:v>
+      </x:c>
+      <x:c r="C641" s="0" t="s">
         <x:v>2364</x:v>
       </x:c>
-      <x:c r="C641" s="0" t="s">
+      <x:c r="D641" s="0" t="s">
         <x:v>2365</x:v>
       </x:c>
-      <x:c r="D641" s="0" t="s">
+      <x:c r="E641" s="0" t="s">
         <x:v>2366</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>975</x:v>
       </x:c>
       <x:c r="F641" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G641" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:7">
       <x:c r="A642" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B642" s="0" t="s">
         <x:v>2367</x:v>
       </x:c>
       <x:c r="C642" s="0" t="s">
         <x:v>2368</x:v>
       </x:c>
       <x:c r="D642" s="0" t="s">
         <x:v>2369</x:v>
       </x:c>
       <x:c r="E642" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="F642" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G642" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:7">
       <x:c r="A643" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>2370</x:v>
       </x:c>
       <x:c r="C643" s="0" t="s">
         <x:v>2371</x:v>
       </x:c>
       <x:c r="D643" s="0" t="s">
         <x:v>2372</x:v>
       </x:c>
       <x:c r="E643" s="0" t="s">
-        <x:v>1361</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="F643" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G643" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:7">
       <x:c r="A644" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="B644" s="0" t="s">
         <x:v>2373</x:v>
       </x:c>
       <x:c r="C644" s="0" t="s">
         <x:v>2374</x:v>
       </x:c>
       <x:c r="D644" s="0" t="s">
         <x:v>2375</x:v>
       </x:c>
       <x:c r="E644" s="0" t="s">
-        <x:v>2278</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="F644" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G644" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:7">
       <x:c r="A645" s="0" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="B645" s="0" t="s">
         <x:v>2376</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1819</x:v>
       </x:c>
       <x:c r="C645" s="0" t="s">
         <x:v>2377</x:v>
       </x:c>
       <x:c r="D645" s="0" t="s">
         <x:v>2378</x:v>
       </x:c>
       <x:c r="E645" s="0" t="s">
-        <x:v>1773</x:v>
+        <x:v>2281</x:v>
       </x:c>
       <x:c r="F645" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G645" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:7">
       <x:c r="A646" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>2379</x:v>
       </x:c>
       <x:c r="B646" s="0" t="s">
-        <x:v>2379</x:v>
+        <x:v>1819</x:v>
       </x:c>
       <x:c r="C646" s="0" t="s">
         <x:v>2380</x:v>
       </x:c>
       <x:c r="D646" s="0" t="s">
         <x:v>2381</x:v>
       </x:c>
       <x:c r="E646" s="0" t="s">
-        <x:v>2382</x:v>
+        <x:v>1773</x:v>
       </x:c>
       <x:c r="F646" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G646" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:7">
       <x:c r="A647" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
+        <x:v>2382</x:v>
+      </x:c>
+      <x:c r="C647" s="0" t="s">
         <x:v>2383</x:v>
       </x:c>
-      <x:c r="C647" s="0" t="s">
+      <x:c r="D647" s="0" t="s">
         <x:v>2384</x:v>
       </x:c>
-      <x:c r="D647" s="0" t="s">
+      <x:c r="E647" s="0" t="s">
         <x:v>2385</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2032</x:v>
       </x:c>
       <x:c r="F647" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G647" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:7">
       <x:c r="A648" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B648" s="0" t="s">
-        <x:v>2149</x:v>
+        <x:v>2386</x:v>
       </x:c>
       <x:c r="C648" s="0" t="s">
-        <x:v>2386</x:v>
+        <x:v>2387</x:v>
       </x:c>
       <x:c r="D648" s="0" t="s">
-        <x:v>2387</x:v>
+        <x:v>2388</x:v>
       </x:c>
       <x:c r="E648" s="0" t="s">
-        <x:v>1591</x:v>
+        <x:v>2032</x:v>
       </x:c>
       <x:c r="F648" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G648" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:7">
       <x:c r="A649" s="0" t="s">
-        <x:v>1147</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
-        <x:v>2388</x:v>
+        <x:v>2149</x:v>
       </x:c>
       <x:c r="C649" s="0" t="s">
         <x:v>2389</x:v>
       </x:c>
       <x:c r="D649" s="0" t="s">
         <x:v>2390</x:v>
       </x:c>
       <x:c r="E649" s="0" t="s">
-        <x:v>2391</x:v>
+        <x:v>1591</x:v>
       </x:c>
       <x:c r="F649" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G649" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:7">
       <x:c r="A650" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="B650" s="0" t="s">
+        <x:v>2391</x:v>
+      </x:c>
+      <x:c r="C650" s="0" t="s">
         <x:v>2392</x:v>
       </x:c>
-      <x:c r="C650" s="0" t="s">
+      <x:c r="D650" s="0" t="s">
         <x:v>2393</x:v>
       </x:c>
-      <x:c r="D650" s="0" t="s">
+      <x:c r="E650" s="0" t="s">
         <x:v>2394</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2190</x:v>
       </x:c>
       <x:c r="F650" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G650" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:7">
       <x:c r="A651" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>2395</x:v>
       </x:c>
       <x:c r="C651" s="0" t="s">
         <x:v>2396</x:v>
       </x:c>
       <x:c r="D651" s="0" t="s">
         <x:v>2397</x:v>
       </x:c>
       <x:c r="E651" s="0" t="s">
-        <x:v>2398</x:v>
+        <x:v>2193</x:v>
       </x:c>
       <x:c r="F651" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G651" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:7">
       <x:c r="A652" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B652" s="0" t="s">
+        <x:v>2398</x:v>
+      </x:c>
+      <x:c r="C652" s="0" t="s">
         <x:v>2399</x:v>
       </x:c>
-      <x:c r="C652" s="0" t="s">
+      <x:c r="D652" s="0" t="s">
         <x:v>2400</x:v>
       </x:c>
-      <x:c r="D652" s="0" t="s">
+      <x:c r="E652" s="0" t="s">
         <x:v>2401</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
       <x:c r="F652" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G652" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:7">
       <x:c r="A653" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
         <x:v>2402</x:v>
       </x:c>
       <x:c r="C653" s="0" t="s">
         <x:v>2403</x:v>
       </x:c>
       <x:c r="D653" s="0" t="s">
         <x:v>2404</x:v>
       </x:c>
       <x:c r="E653" s="0" t="s">
-        <x:v>2405</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F653" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G653" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:7">
       <x:c r="A654" s="0" t="s">
+        <x:v>971</x:v>
+      </x:c>
+      <x:c r="B654" s="0" t="s">
+        <x:v>2405</x:v>
+      </x:c>
+      <x:c r="C654" s="0" t="s">
         <x:v>2406</x:v>
       </x:c>
-      <x:c r="B654" s="0" t="s">
+      <x:c r="D654" s="0" t="s">
         <x:v>2407</x:v>
       </x:c>
-      <x:c r="C654" s="0" t="s">
+      <x:c r="E654" s="0" t="s">
         <x:v>2408</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>614</x:v>
       </x:c>
       <x:c r="F654" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G654" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:7">
       <x:c r="A655" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>2409</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
-        <x:v>1010</x:v>
+        <x:v>2410</x:v>
       </x:c>
       <x:c r="C655" s="0" t="s">
-        <x:v>2410</x:v>
+        <x:v>2411</x:v>
       </x:c>
       <x:c r="D655" s="0" t="s">
-        <x:v>2411</x:v>
+        <x:v>2412</x:v>
       </x:c>
       <x:c r="E655" s="0" t="s">
-        <x:v>1361</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="F655" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G655" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:7">
       <x:c r="A656" s="0" t="s">
-        <x:v>1644</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B656" s="0" t="s">
-        <x:v>2412</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="C656" s="0" t="s">
         <x:v>2413</x:v>
       </x:c>
       <x:c r="D656" s="0" t="s">
         <x:v>2414</x:v>
       </x:c>
       <x:c r="E656" s="0" t="s">
-        <x:v>2415</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="F656" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G656" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:7">
       <x:c r="A657" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>1644</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
+        <x:v>2415</x:v>
+      </x:c>
+      <x:c r="C657" s="0" t="s">
         <x:v>2416</x:v>
       </x:c>
-      <x:c r="C657" s="0" t="s">
+      <x:c r="D657" s="0" t="s">
         <x:v>2417</x:v>
       </x:c>
-      <x:c r="D657" s="0" t="s">
+      <x:c r="E657" s="0" t="s">
         <x:v>2418</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2419</x:v>
       </x:c>
       <x:c r="F657" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G657" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:7">
       <x:c r="A658" s="0" t="s">
-        <x:v>1922</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="B658" s="0" t="s">
+        <x:v>2419</x:v>
+      </x:c>
+      <x:c r="C658" s="0" t="s">
         <x:v>2420</x:v>
       </x:c>
-      <x:c r="C658" s="0" t="s">
+      <x:c r="D658" s="0" t="s">
         <x:v>2421</x:v>
       </x:c>
-      <x:c r="D658" s="0" t="s">
+      <x:c r="E658" s="0" t="s">
         <x:v>2422</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>738</x:v>
       </x:c>
       <x:c r="F658" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G658" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:7">
       <x:c r="A659" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>2423</x:v>
       </x:c>
       <x:c r="C659" s="0" t="s">
         <x:v>2424</x:v>
       </x:c>
       <x:c r="D659" s="0" t="s">
         <x:v>2425</x:v>
       </x:c>
       <x:c r="E659" s="0" t="s">
-        <x:v>2426</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="F659" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G659" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:7">
       <x:c r="A660" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B660" s="0" t="s">
+        <x:v>2426</x:v>
+      </x:c>
+      <x:c r="C660" s="0" t="s">
         <x:v>2427</x:v>
       </x:c>
-      <x:c r="C660" s="0" t="s">
+      <x:c r="D660" s="0" t="s">
         <x:v>2428</x:v>
       </x:c>
-      <x:c r="D660" s="0" t="s">
+      <x:c r="E660" s="0" t="s">
         <x:v>2429</x:v>
       </x:c>
-      <x:c r="E660" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F660" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G660" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:7">
       <x:c r="A661" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>2430</x:v>
       </x:c>
       <x:c r="C661" s="0" t="s">
         <x:v>2431</x:v>
       </x:c>
       <x:c r="D661" s="0" t="s">
         <x:v>2432</x:v>
       </x:c>
       <x:c r="E661" s="0" t="s">
-        <x:v>2433</x:v>
+        <x:v>1595</x:v>
       </x:c>
       <x:c r="F661" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G661" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:7">
       <x:c r="A662" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B662" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>2433</x:v>
       </x:c>
       <x:c r="C662" s="0" t="s">
         <x:v>2434</x:v>
       </x:c>
       <x:c r="D662" s="0" t="s">
         <x:v>2435</x:v>
       </x:c>
       <x:c r="E662" s="0" t="s">
-        <x:v>2084</x:v>
+        <x:v>2436</x:v>
       </x:c>
       <x:c r="F662" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G662" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:7">
       <x:c r="A663" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
-        <x:v>2436</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="C663" s="0" t="s">
         <x:v>2437</x:v>
       </x:c>
       <x:c r="D663" s="0" t="s">
         <x:v>2438</x:v>
       </x:c>
       <x:c r="E663" s="0" t="s">
-        <x:v>2415</x:v>
+        <x:v>2084</x:v>
       </x:c>
       <x:c r="F663" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G663" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:7">
       <x:c r="A664" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B664" s="0" t="s">
         <x:v>2439</x:v>
       </x:c>
       <x:c r="C664" s="0" t="s">
         <x:v>2440</x:v>
       </x:c>
       <x:c r="D664" s="0" t="s">
         <x:v>2441</x:v>
       </x:c>
       <x:c r="E664" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>2418</x:v>
       </x:c>
       <x:c r="F664" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G664" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:7">
       <x:c r="A665" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>2442</x:v>
       </x:c>
       <x:c r="C665" s="0" t="s">
         <x:v>2443</x:v>
       </x:c>
       <x:c r="D665" s="0" t="s">
         <x:v>2444</x:v>
       </x:c>
       <x:c r="E665" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F665" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G665" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:7">
       <x:c r="A666" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="B666" s="0" t="s">
         <x:v>2445</x:v>
       </x:c>
       <x:c r="C666" s="0" t="s">
         <x:v>2446</x:v>
       </x:c>
       <x:c r="D666" s="0" t="s">
         <x:v>2447</x:v>
       </x:c>
       <x:c r="E666" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F666" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G666" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:7">
       <x:c r="A667" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>2448</x:v>
       </x:c>
       <x:c r="C667" s="0" t="s">
         <x:v>2449</x:v>
       </x:c>
       <x:c r="D667" s="0" t="s">
         <x:v>2450</x:v>
       </x:c>
       <x:c r="E667" s="0" t="s">
-        <x:v>2451</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F667" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G667" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:7">
       <x:c r="A668" s="0" t="s">
-        <x:v>1644</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="B668" s="0" t="s">
+        <x:v>2451</x:v>
+      </x:c>
+      <x:c r="C668" s="0" t="s">
         <x:v>2452</x:v>
       </x:c>
-      <x:c r="C668" s="0" t="s">
+      <x:c r="D668" s="0" t="s">
         <x:v>2453</x:v>
       </x:c>
-      <x:c r="D668" s="0" t="s">
+      <x:c r="E668" s="0" t="s">
         <x:v>2454</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1105</x:v>
       </x:c>
       <x:c r="F668" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G668" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:7">
       <x:c r="A669" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>1644</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
         <x:v>2455</x:v>
       </x:c>
       <x:c r="C669" s="0" t="s">
         <x:v>2456</x:v>
       </x:c>
       <x:c r="D669" s="0" t="s">
         <x:v>2457</x:v>
       </x:c>
       <x:c r="E669" s="0" t="s">
-        <x:v>2458</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="F669" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G669" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:7">
       <x:c r="A670" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B670" s="0" t="s">
+        <x:v>2458</x:v>
+      </x:c>
+      <x:c r="C670" s="0" t="s">
         <x:v>2459</x:v>
       </x:c>
-      <x:c r="C670" s="0" t="s">
+      <x:c r="D670" s="0" t="s">
         <x:v>2460</x:v>
       </x:c>
-      <x:c r="D670" s="0" t="s">
+      <x:c r="E670" s="0" t="s">
         <x:v>2461</x:v>
       </x:c>
-      <x:c r="E670" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F670" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G670" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:7">
       <x:c r="A671" s="0" t="s">
-        <x:v>2043</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
         <x:v>2462</x:v>
       </x:c>
       <x:c r="C671" s="0" t="s">
         <x:v>2463</x:v>
       </x:c>
       <x:c r="D671" s="0" t="s">
         <x:v>2464</x:v>
       </x:c>
       <x:c r="E671" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="F671" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G671" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:7">
       <x:c r="A672" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="B672" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>2465</x:v>
       </x:c>
       <x:c r="C672" s="0" t="s">
-        <x:v>2465</x:v>
+        <x:v>2466</x:v>
       </x:c>
       <x:c r="D672" s="0" t="s">
-        <x:v>2466</x:v>
+        <x:v>2467</x:v>
       </x:c>
       <x:c r="E672" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F672" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G672" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:7">
       <x:c r="A673" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
-        <x:v>2467</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="C673" s="0" t="s">
         <x:v>2468</x:v>
       </x:c>
       <x:c r="D673" s="0" t="s">
         <x:v>2469</x:v>
       </x:c>
       <x:c r="E673" s="0" t="s">
-        <x:v>2470</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="F673" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G673" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:7">
       <x:c r="A674" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B674" s="0" t="s">
+        <x:v>2470</x:v>
+      </x:c>
+      <x:c r="C674" s="0" t="s">
         <x:v>2471</x:v>
       </x:c>
-      <x:c r="C674" s="0" t="s">
+      <x:c r="D674" s="0" t="s">
         <x:v>2472</x:v>
       </x:c>
-      <x:c r="D674" s="0" t="s">
+      <x:c r="E674" s="0" t="s">
         <x:v>2473</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2474</x:v>
       </x:c>
       <x:c r="F674" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G674" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:7">
       <x:c r="A675" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
+        <x:v>2474</x:v>
+      </x:c>
+      <x:c r="C675" s="0" t="s">
         <x:v>2475</x:v>
       </x:c>
-      <x:c r="C675" s="0" t="s">
+      <x:c r="D675" s="0" t="s">
         <x:v>2476</x:v>
       </x:c>
-      <x:c r="D675" s="0" t="s">
+      <x:c r="E675" s="0" t="s">
         <x:v>2477</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>614</x:v>
       </x:c>
       <x:c r="F675" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G675" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:7">
       <x:c r="A676" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B676" s="0" t="s">
-        <x:v>2121</x:v>
+        <x:v>2478</x:v>
       </x:c>
       <x:c r="C676" s="0" t="s">
-        <x:v>2478</x:v>
+        <x:v>2479</x:v>
       </x:c>
       <x:c r="D676" s="0" t="s">
-        <x:v>2479</x:v>
+        <x:v>2480</x:v>
       </x:c>
       <x:c r="E676" s="0" t="s">
-        <x:v>2180</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="F676" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G676" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:7">
       <x:c r="A677" s="0" t="s">
-        <x:v>2043</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
-        <x:v>2480</x:v>
+        <x:v>2121</x:v>
       </x:c>
       <x:c r="C677" s="0" t="s">
         <x:v>2481</x:v>
       </x:c>
       <x:c r="D677" s="0" t="s">
         <x:v>2482</x:v>
       </x:c>
       <x:c r="E677" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>2183</x:v>
       </x:c>
       <x:c r="F677" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G677" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:7">
       <x:c r="A678" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="B678" s="0" t="s">
         <x:v>2483</x:v>
       </x:c>
       <x:c r="C678" s="0" t="s">
         <x:v>2484</x:v>
       </x:c>
       <x:c r="D678" s="0" t="s">
         <x:v>2485</x:v>
       </x:c>
       <x:c r="E678" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F678" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G678" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:7">
       <x:c r="A679" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
         <x:v>2486</x:v>
       </x:c>
       <x:c r="C679" s="0" t="s">
         <x:v>2487</x:v>
       </x:c>
       <x:c r="D679" s="0" t="s">
         <x:v>2488</x:v>
       </x:c>
       <x:c r="E679" s="0" t="s">
-        <x:v>2489</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F679" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G679" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:7">
       <x:c r="A680" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="B680" s="0" t="s">
-        <x:v>1643</x:v>
+        <x:v>2489</x:v>
       </x:c>
       <x:c r="C680" s="0" t="s">
         <x:v>2490</x:v>
       </x:c>
       <x:c r="D680" s="0" t="s">
         <x:v>2491</x:v>
       </x:c>
       <x:c r="E680" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>2492</x:v>
       </x:c>
       <x:c r="F680" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G680" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:7">
       <x:c r="A681" s="0" t="s">
-        <x:v>1180</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
-        <x:v>1098</x:v>
+        <x:v>1643</x:v>
       </x:c>
       <x:c r="C681" s="0" t="s">
-        <x:v>2492</x:v>
+        <x:v>2493</x:v>
       </x:c>
       <x:c r="D681" s="0" t="s">
-        <x:v>2493</x:v>
+        <x:v>2494</x:v>
       </x:c>
       <x:c r="E681" s="0" t="s">
-        <x:v>2494</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F681" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G681" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:7">
       <x:c r="A682" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="B682" s="0" t="s">
+        <x:v>1098</x:v>
+      </x:c>
+      <x:c r="C682" s="0" t="s">
         <x:v>2495</x:v>
       </x:c>
-      <x:c r="C682" s="0" t="s">
+      <x:c r="D682" s="0" t="s">
         <x:v>2496</x:v>
       </x:c>
-      <x:c r="D682" s="0" t="s">
+      <x:c r="E682" s="0" t="s">
         <x:v>2497</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2498</x:v>
       </x:c>
       <x:c r="F682" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G682" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:7">
       <x:c r="A683" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
+        <x:v>2498</x:v>
+      </x:c>
+      <x:c r="C683" s="0" t="s">
         <x:v>2499</x:v>
       </x:c>
-      <x:c r="C683" s="0" t="s">
+      <x:c r="D683" s="0" t="s">
         <x:v>2500</x:v>
       </x:c>
-      <x:c r="D683" s="0" t="s">
+      <x:c r="E683" s="0" t="s">
         <x:v>2501</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1835</x:v>
       </x:c>
       <x:c r="F683" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G683" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:7">
       <x:c r="A684" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B684" s="0" t="s">
         <x:v>2502</x:v>
       </x:c>
       <x:c r="C684" s="0" t="s">
         <x:v>2503</x:v>
       </x:c>
       <x:c r="D684" s="0" t="s">
         <x:v>2504</x:v>
       </x:c>
       <x:c r="E684" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>1835</x:v>
       </x:c>
       <x:c r="F684" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G684" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:7">
       <x:c r="A685" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
         <x:v>2505</x:v>
       </x:c>
       <x:c r="C685" s="0" t="s">
         <x:v>2506</x:v>
       </x:c>
       <x:c r="D685" s="0" t="s">
         <x:v>2507</x:v>
       </x:c>
       <x:c r="E685" s="0" t="s">
-        <x:v>1485</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="F685" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G685" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:7">
       <x:c r="A686" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B686" s="0" t="s">
         <x:v>2508</x:v>
       </x:c>
       <x:c r="C686" s="0" t="s">
         <x:v>2509</x:v>
       </x:c>
       <x:c r="D686" s="0" t="s">
         <x:v>2510</x:v>
       </x:c>
       <x:c r="E686" s="0" t="s">
-        <x:v>2511</x:v>
+        <x:v>1485</x:v>
       </x:c>
       <x:c r="F686" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G686" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:7">
       <x:c r="A687" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
-        <x:v>1188</x:v>
+        <x:v>2511</x:v>
       </x:c>
       <x:c r="C687" s="0" t="s">
         <x:v>2512</x:v>
       </x:c>
       <x:c r="D687" s="0" t="s">
         <x:v>2513</x:v>
       </x:c>
       <x:c r="E687" s="0" t="s">
         <x:v>2514</x:v>
       </x:c>
       <x:c r="F687" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G687" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:7">
       <x:c r="A688" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="B688" s="0" t="s">
+        <x:v>1188</x:v>
+      </x:c>
+      <x:c r="C688" s="0" t="s">
         <x:v>2515</x:v>
       </x:c>
-      <x:c r="C688" s="0" t="s">
+      <x:c r="D688" s="0" t="s">
         <x:v>2516</x:v>
       </x:c>
-      <x:c r="D688" s="0" t="s">
+      <x:c r="E688" s="0" t="s">
         <x:v>2517</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>44</x:v>
       </x:c>
       <x:c r="F688" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G688" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:7">
       <x:c r="A689" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
         <x:v>2518</x:v>
       </x:c>
       <x:c r="C689" s="0" t="s">
         <x:v>2519</x:v>
       </x:c>
       <x:c r="D689" s="0" t="s">
         <x:v>2520</x:v>
       </x:c>
       <x:c r="E689" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F689" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G689" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:7">
       <x:c r="A690" s="0" t="s">
-        <x:v>1644</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B690" s="0" t="s">
         <x:v>2521</x:v>
       </x:c>
       <x:c r="C690" s="0" t="s">
         <x:v>2522</x:v>
       </x:c>
       <x:c r="D690" s="0" t="s">
         <x:v>2523</x:v>
       </x:c>
       <x:c r="E690" s="0" t="s">
-        <x:v>2498</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="F690" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G690" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:7">
       <x:c r="A691" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>1644</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
-        <x:v>1242</x:v>
+        <x:v>2524</x:v>
       </x:c>
       <x:c r="C691" s="0" t="s">
-        <x:v>2524</x:v>
+        <x:v>2525</x:v>
       </x:c>
       <x:c r="D691" s="0" t="s">
-        <x:v>2525</x:v>
+        <x:v>2526</x:v>
       </x:c>
       <x:c r="E691" s="0" t="s">
-        <x:v>2526</x:v>
+        <x:v>2501</x:v>
       </x:c>
       <x:c r="F691" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G691" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:7">
       <x:c r="A692" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="B692" s="0" t="s">
+        <x:v>1242</x:v>
+      </x:c>
+      <x:c r="C692" s="0" t="s">
         <x:v>2527</x:v>
       </x:c>
-      <x:c r="B692" s="0" t="s">
+      <x:c r="D692" s="0" t="s">
         <x:v>2528</x:v>
       </x:c>
-      <x:c r="C692" s="0" t="s">
+      <x:c r="E692" s="0" t="s">
         <x:v>2529</x:v>
       </x:c>
-      <x:c r="D692" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F692" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G692" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:7">
       <x:c r="A693" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>2530</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
         <x:v>2531</x:v>
       </x:c>
       <x:c r="C693" s="0" t="s">
         <x:v>2532</x:v>
       </x:c>
       <x:c r="D693" s="0" t="s">
         <x:v>2533</x:v>
       </x:c>
       <x:c r="E693" s="0" t="s">
-        <x:v>2534</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="F693" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G693" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:7">
       <x:c r="A694" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B694" s="0" t="s">
+        <x:v>2534</x:v>
+      </x:c>
+      <x:c r="C694" s="0" t="s">
         <x:v>2535</x:v>
       </x:c>
-      <x:c r="B694" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C694" s="0" t="s">
+      <x:c r="D694" s="0" t="s">
         <x:v>2536</x:v>
       </x:c>
-      <x:c r="D694" s="0" t="s">
+      <x:c r="E694" s="0" t="s">
         <x:v>2537</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2538</x:v>
       </x:c>
       <x:c r="F694" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G694" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:7">
       <x:c r="A695" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>2538</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>2239</x:v>
       </x:c>
       <x:c r="C695" s="0" t="s">
         <x:v>2539</x:v>
       </x:c>
       <x:c r="D695" s="0" t="s">
         <x:v>2540</x:v>
       </x:c>
       <x:c r="E695" s="0" t="s">
         <x:v>2541</x:v>
       </x:c>
       <x:c r="F695" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G695" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:7">
       <x:c r="A696" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="B696" s="0" t="s">
+        <x:v>1351</x:v>
+      </x:c>
+      <x:c r="C696" s="0" t="s">
         <x:v>2542</x:v>
       </x:c>
-      <x:c r="C696" s="0" t="s">
+      <x:c r="D696" s="0" t="s">
         <x:v>2543</x:v>
       </x:c>
-      <x:c r="D696" s="0" t="s">
+      <x:c r="E696" s="0" t="s">
         <x:v>2544</x:v>
       </x:c>
-      <x:c r="E696" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F696" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G696" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:7">
       <x:c r="A697" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="B697" s="0" t="s">
         <x:v>2545</x:v>
       </x:c>
-      <x:c r="B697" s="0" t="s">
+      <x:c r="C697" s="0" t="s">
         <x:v>2546</x:v>
       </x:c>
-      <x:c r="C697" s="0" t="s">
+      <x:c r="D697" s="0" t="s">
         <x:v>2547</x:v>
       </x:c>
-      <x:c r="D697" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E697" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F697" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G697" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:7">
       <x:c r="A698" s="0" t="s">
+        <x:v>2548</x:v>
+      </x:c>
+      <x:c r="B698" s="0" t="s">
         <x:v>2549</x:v>
       </x:c>
-      <x:c r="B698" s="0" t="s">
+      <x:c r="C698" s="0" t="s">
         <x:v>2550</x:v>
       </x:c>
-      <x:c r="C698" s="0" t="s">
+      <x:c r="D698" s="0" t="s">
         <x:v>2551</x:v>
       </x:c>
-      <x:c r="D698" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E698" s="0" t="s">
-        <x:v>2553</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="F698" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G698" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:7">
       <x:c r="A699" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>2552</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
+        <x:v>2553</x:v>
+      </x:c>
+      <x:c r="C699" s="0" t="s">
         <x:v>2554</x:v>
       </x:c>
-      <x:c r="C699" s="0" t="s">
+      <x:c r="D699" s="0" t="s">
         <x:v>2555</x:v>
       </x:c>
-      <x:c r="D699" s="0" t="s">
+      <x:c r="E699" s="0" t="s">
         <x:v>2556</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>403</x:v>
       </x:c>
       <x:c r="F699" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G699" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:7">
       <x:c r="A700" s="0" t="s">
-        <x:v>1126</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="B700" s="0" t="s">
-        <x:v>2215</x:v>
+        <x:v>2557</x:v>
       </x:c>
       <x:c r="C700" s="0" t="s">
-        <x:v>2557</x:v>
+        <x:v>2558</x:v>
       </x:c>
       <x:c r="D700" s="0" t="s">
-        <x:v>2558</x:v>
+        <x:v>2559</x:v>
       </x:c>
       <x:c r="E700" s="0" t="s">
-        <x:v>2559</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F700" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G700" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:7">
       <x:c r="A701" s="0" t="s">
+        <x:v>1126</x:v>
+      </x:c>
+      <x:c r="B701" s="0" t="s">
+        <x:v>2218</x:v>
+      </x:c>
+      <x:c r="C701" s="0" t="s">
         <x:v>2560</x:v>
       </x:c>
-      <x:c r="B701" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C701" s="0" t="s">
+      <x:c r="D701" s="0" t="s">
         <x:v>2561</x:v>
       </x:c>
-      <x:c r="D701" s="0" t="s">
+      <x:c r="E701" s="0" t="s">
         <x:v>2562</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2563</x:v>
       </x:c>
       <x:c r="F701" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G701" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:7">
       <x:c r="A702" s="0" t="s">
-        <x:v>2073</x:v>
+        <x:v>2563</x:v>
       </x:c>
       <x:c r="B702" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C702" s="0" t="s">
         <x:v>2564</x:v>
       </x:c>
       <x:c r="D702" s="0" t="s">
         <x:v>2565</x:v>
       </x:c>
       <x:c r="E702" s="0" t="s">
-        <x:v>2563</x:v>
+        <x:v>2566</x:v>
       </x:c>
       <x:c r="F702" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G702" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:7">
       <x:c r="A703" s="0" t="s">
+        <x:v>2073</x:v>
+      </x:c>
+      <x:c r="B703" s="0" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="C703" s="0" t="s">
+        <x:v>2567</x:v>
+      </x:c>
+      <x:c r="D703" s="0" t="s">
+        <x:v>2568</x:v>
+      </x:c>
+      <x:c r="E703" s="0" t="s">
         <x:v>2566</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>2570</x:v>
       </x:c>
       <x:c r="F703" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G703" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:7">
       <x:c r="A704" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>2569</x:v>
       </x:c>
       <x:c r="B704" s="0" t="s">
+        <x:v>2570</x:v>
+      </x:c>
+      <x:c r="C704" s="0" t="s">
         <x:v>2571</x:v>
       </x:c>
-      <x:c r="C704" s="0" t="s">
+      <x:c r="D704" s="0" t="s">
         <x:v>2572</x:v>
       </x:c>
-      <x:c r="D704" s="0" t="s">
+      <x:c r="E704" s="0" t="s">
         <x:v>2573</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2574</x:v>
       </x:c>
       <x:c r="F704" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G704" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:7">
       <x:c r="A705" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
-        <x:v>2304</x:v>
+        <x:v>2574</x:v>
       </x:c>
       <x:c r="C705" s="0" t="s">
         <x:v>2575</x:v>
       </x:c>
       <x:c r="D705" s="0" t="s">
         <x:v>2576</x:v>
       </x:c>
       <x:c r="E705" s="0" t="s">
-        <x:v>1518</x:v>
+        <x:v>2577</x:v>
       </x:c>
       <x:c r="F705" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G705" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:7">
       <x:c r="A706" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="B706" s="0" t="s">
-        <x:v>1536</x:v>
+        <x:v>2307</x:v>
       </x:c>
       <x:c r="C706" s="0" t="s">
-        <x:v>2577</x:v>
+        <x:v>2578</x:v>
       </x:c>
       <x:c r="D706" s="0" t="s">
-        <x:v>2578</x:v>
+        <x:v>2579</x:v>
       </x:c>
       <x:c r="E706" s="0" t="s">
-        <x:v>2579</x:v>
+        <x:v>1518</x:v>
       </x:c>
       <x:c r="F706" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G706" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:7">
       <x:c r="A707" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="B707" s="0" t="s">
+        <x:v>1536</x:v>
+      </x:c>
+      <x:c r="C707" s="0" t="s">
         <x:v>2580</x:v>
       </x:c>
-      <x:c r="B707" s="0" t="s">
+      <x:c r="D707" s="0" t="s">
         <x:v>2581</x:v>
       </x:c>
-      <x:c r="C707" s="0" t="s">
+      <x:c r="E707" s="0" t="s">
         <x:v>2582</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2584</x:v>
       </x:c>
       <x:c r="F707" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G707" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:7">
       <x:c r="A708" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>2583</x:v>
       </x:c>
       <x:c r="B708" s="0" t="s">
+        <x:v>2584</x:v>
+      </x:c>
+      <x:c r="C708" s="0" t="s">
         <x:v>2585</x:v>
       </x:c>
-      <x:c r="C708" s="0" t="s">
+      <x:c r="D708" s="0" t="s">
         <x:v>2586</x:v>
       </x:c>
-      <x:c r="D708" s="0" t="s">
+      <x:c r="E708" s="0" t="s">
         <x:v>2587</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2588</x:v>
       </x:c>
       <x:c r="F708" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G708" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:7">
       <x:c r="A709" s="0" t="s">
+        <x:v>920</x:v>
+      </x:c>
+      <x:c r="B709" s="0" t="s">
+        <x:v>2588</x:v>
+      </x:c>
+      <x:c r="C709" s="0" t="s">
         <x:v>2589</x:v>
       </x:c>
-      <x:c r="B709" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C709" s="0" t="s">
+      <x:c r="D709" s="0" t="s">
         <x:v>2590</x:v>
       </x:c>
-      <x:c r="D709" s="0" t="s">
+      <x:c r="E709" s="0" t="s">
         <x:v>2591</x:v>
       </x:c>
-      <x:c r="E709" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F709" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G709" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:7">
       <x:c r="A710" s="0" t="s">
         <x:v>2592</x:v>
       </x:c>
       <x:c r="B710" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C710" s="0" t="s">
         <x:v>2593</x:v>
       </x:c>
-      <x:c r="C710" s="0" t="s">
+      <x:c r="D710" s="0" t="s">
         <x:v>2594</x:v>
       </x:c>
-      <x:c r="D710" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E710" s="0" t="s">
-        <x:v>2596</x:v>
+        <x:v>2394</x:v>
       </x:c>
       <x:c r="F710" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G710" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:7">
       <x:c r="A711" s="0" t="s">
+        <x:v>2595</x:v>
+      </x:c>
+      <x:c r="B711" s="0" t="s">
+        <x:v>2596</x:v>
+      </x:c>
+      <x:c r="C711" s="0" t="s">
+        <x:v>2597</x:v>
+      </x:c>
+      <x:c r="D711" s="0" t="s">
+        <x:v>2598</x:v>
+      </x:c>
+      <x:c r="E711" s="0" t="s">
+        <x:v>2599</x:v>
+      </x:c>
+      <x:c r="F711" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G711" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="712" spans="1:7">
+      <x:c r="A712" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="B711" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="E711" s="0" t="s">
+      <x:c r="B712" s="0" t="s">
+        <x:v>2600</x:v>
+      </x:c>
+      <x:c r="C712" s="0" t="s">
+        <x:v>2601</x:v>
+      </x:c>
+      <x:c r="D712" s="0" t="s">
+        <x:v>2602</x:v>
+      </x:c>
+      <x:c r="E712" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="F711" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="G711" s="0" t="s">
+      <x:c r="F712" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="G712" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Medici Veterinari</vt:lpstr>
       <vt:lpstr>Medici Veterinari!Print_Area</vt:lpstr>
       <vt:lpstr>Medici Veterinari!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>