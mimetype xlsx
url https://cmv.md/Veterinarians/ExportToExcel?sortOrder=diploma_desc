--- v3 (2026-05-11)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2296b584bbb4034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d7af52740334d2e9fb2eeff65475208.psmdcp" Id="Ra6c32d919ecb497c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R607e3535625f4eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da8adcf9fa9d417abba2c95804c7e378.psmdcp" Id="R1335ef36e8724b33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Medici Veterinari" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Nume</x:t>
   </x:si>
   <x:si>
     <x:t>Prenume</x:t>
   </x:si>
   <x:si>