--- v2 (2026-03-27)
+++ v3 (2026-05-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d3820275e3f4615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e5d7c72fc8f4fb584c0ce334069e01b.psmdcp" Id="R096cfbff95a44257" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb67fbc019dca4b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9cd0b960ab8b4ac3bef4d0b850b33a0f.psmdcp" Id="R6230d079919a4169" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Medici Veterinari" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Nume</x:t>
   </x:si>
   <x:si>
     <x:t>Prenume</x:t>
   </x:si>
   <x:si>
@@ -6964,879 +6964,888 @@
   <x:si>
     <x:t>TERZINOVA</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 723</x:t>
   </x:si>
   <x:si>
     <x:t>ALI 0000170098</x:t>
   </x:si>
   <x:si>
     <x:t>23.12.2025</x:t>
   </x:si>
   <x:si>
     <x:t>CHISTOL</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 724</x:t>
   </x:si>
   <x:si>
     <x:t>AMC 000009108</x:t>
   </x:si>
   <x:si>
     <x:t>27.12.2025</x:t>
   </x:si>
   <x:si>
+    <x:t>CMV 412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 009708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.05.2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COZLOVICI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMI 000000291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUȚCU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УВ-I 138711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCACENCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 010189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AM 000003094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 0071768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.04.2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 007247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vitalii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POSTILACHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCA 0432191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31.05.2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMI 000002379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAICICO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMI 000000208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.03.2022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROHIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 003973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.01.2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ȘTEFANEȚ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 0134511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.04.2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRAMOVICI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ФВ 722319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fiodr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STOIANOV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KB 651557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 000441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLĂCINTĂ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BI 524707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.09.2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPIRIDONOV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 0032747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B-I 524714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GONȚA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMI 000000187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Feodora</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEZNIUC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДI-366542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANCEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMC 000007159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARPOV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 003960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PADUREȚ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 004199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.08.2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRAGHIȘ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 0038580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAVIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMI 000002351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.12.2022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOINIȚCHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 005509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВ 766743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Viktor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAKOVLEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KB 590720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMOTROVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 0015966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.06.2022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARBU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УВ 919793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.04.2022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APREUTES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВ 956781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VÎRTOSU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 003986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.09.2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOLGANSCHII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Л-Д 012808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VASLUIAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 000407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcadie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REVENCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПВ 620951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHIȚANU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMC 000010848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLIMARU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПВ 620889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANARI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 0134823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUZURNÎI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УВ-I 148764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.02.2022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 0038609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.11.2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 004989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DREMLIUGA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PB 824034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.03.2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCIU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B-I 524719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.09.2022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KB 575230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>URZICĂ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 010108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.05.2022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KB 583125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VARARI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 0033708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.04.2022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GUȚUL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALI 000025685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ȚĂRUȘ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B-I 525104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.01.2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMI 000000049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGACHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 004155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIUBOTARU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 0032696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Б-I 047853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВ 766972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUSLOV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMI 000002182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mariana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISTRATII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMI 000002163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.10.2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOROVSCHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMC 000012890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DODON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>УВ-I 148777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.08.2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IVANSCHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИВ 956780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMI 000003539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.09.2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARINOV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Б-I 048509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCUTARU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PB 242317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STRAISTĂ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 007238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 007220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOSTAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 0099488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Filipp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CALCIU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПВ 620979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMC 000007142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.10.2022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 0082122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 0099527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMI 000000312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.02.2022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMI 000000198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.04.2022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZABRIAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMI 000002478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>РВ 590154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PISTOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 502</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ИВ 963465 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 0099507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOISEI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AS 000002342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALI 000025675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIBERANSCAIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMC 000019902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POSTICĂ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЖВ 903218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.06.2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Doina</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPOIALO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMC 000012920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.01.2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOTNARI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 0038570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.02.2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PÎNZARU </x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 0056736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARDARI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL 0105288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.03.2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADRIANOV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALI 000011313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.03.2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DADU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 010308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.03.2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRAMA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMV 728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMI 000003519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.02.2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>CUCEINIC</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 729</x:t>
   </x:si>
   <x:si>
     <x:t>MB 986054</x:t>
   </x:si>
   <x:si>
     <x:t>16.02.2026</x:t>
-  </x:si>
-[...817 lines deleted...]
-    <x:t>10.02.2026</x:t>
   </x:si>
   <x:si>
     <x:t>LAZĂR</x:t>
   </x:si>
   <x:si>
     <x:t>CMV 021</x:t>
   </x:si>
   <x:si>
     <x:t>LMI 000002259</x:t>
   </x:si>
   <x:si>
     <x:t>09.02.2022</x:t>
   </x:si>
   <x:si>
     <x:t>Da</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
@@ -8246,51 +8255,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G711"/>
+  <x:dimension ref="A1:G712"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="18.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="17.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="13.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="25.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.710625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="6.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="9.139196" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -22615,2047 +22624,2070 @@
     <x:row r="624" spans="1:7">
       <x:c r="A624" s="0" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="B624" s="0" t="s">
         <x:v>2314</x:v>
       </x:c>
       <x:c r="C624" s="0" t="s">
         <x:v>2315</x:v>
       </x:c>
       <x:c r="D624" s="0" t="s">
         <x:v>2316</x:v>
       </x:c>
       <x:c r="E624" s="0" t="s">
         <x:v>2317</x:v>
       </x:c>
       <x:c r="F624" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G624" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:7">
       <x:c r="A625" s="0" t="s">
-        <x:v>2244</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="C625" s="0" t="s">
         <x:v>2318</x:v>
       </x:c>
-      <x:c r="C625" s="0" t="s">
+      <x:c r="D625" s="0" t="s">
         <x:v>2319</x:v>
       </x:c>
-      <x:c r="D625" s="0" t="s">
+      <x:c r="E625" s="0" t="s">
         <x:v>2320</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2321</x:v>
       </x:c>
       <x:c r="F625" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G625" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:7">
       <x:c r="A626" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B626" s="0" t="s">
+        <x:v>2321</x:v>
+      </x:c>
+      <x:c r="C626" s="0" t="s">
         <x:v>2322</x:v>
       </x:c>
-      <x:c r="C626" s="0" t="s">
+      <x:c r="D626" s="0" t="s">
         <x:v>2323</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2324</x:v>
       </x:c>
       <x:c r="E626" s="0" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="F626" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G626" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:7">
       <x:c r="A627" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
+        <x:v>2324</x:v>
+      </x:c>
+      <x:c r="C627" s="0" t="s">
         <x:v>2325</x:v>
       </x:c>
-      <x:c r="C627" s="0" t="s">
+      <x:c r="D627" s="0" t="s">
         <x:v>2326</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2327</x:v>
       </x:c>
       <x:c r="E627" s="0" t="s">
         <x:v>1464</x:v>
       </x:c>
       <x:c r="F627" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:7">
       <x:c r="A628" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B628" s="0" t="s">
+        <x:v>2327</x:v>
+      </x:c>
+      <x:c r="C628" s="0" t="s">
         <x:v>2328</x:v>
       </x:c>
-      <x:c r="C628" s="0" t="s">
+      <x:c r="D628" s="0" t="s">
         <x:v>2329</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2330</x:v>
       </x:c>
       <x:c r="E628" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="F628" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G628" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:7">
       <x:c r="A629" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>1117</x:v>
       </x:c>
       <x:c r="C629" s="0" t="s">
+        <x:v>2330</x:v>
+      </x:c>
+      <x:c r="D629" s="0" t="s">
         <x:v>2331</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2332</x:v>
       </x:c>
       <x:c r="E629" s="0" t="s">
         <x:v>1120</x:v>
       </x:c>
       <x:c r="F629" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G629" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:7">
       <x:c r="A630" s="0" t="s">
         <x:v>2209</x:v>
       </x:c>
       <x:c r="B630" s="0" t="s">
         <x:v>1562</x:v>
       </x:c>
       <x:c r="C630" s="0" t="s">
+        <x:v>2332</x:v>
+      </x:c>
+      <x:c r="D630" s="0" t="s">
         <x:v>2333</x:v>
       </x:c>
-      <x:c r="D630" s="0" t="s">
+      <x:c r="E630" s="0" t="s">
         <x:v>2334</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2335</x:v>
       </x:c>
       <x:c r="F630" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G630" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:7">
       <x:c r="A631" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
+        <x:v>2335</x:v>
+      </x:c>
+      <x:c r="C631" s="0" t="s">
         <x:v>2336</x:v>
       </x:c>
-      <x:c r="C631" s="0" t="s">
+      <x:c r="D631" s="0" t="s">
         <x:v>2337</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2338</x:v>
       </x:c>
       <x:c r="E631" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="F631" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G631" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:7">
       <x:c r="A632" s="0" t="s">
+        <x:v>2338</x:v>
+      </x:c>
+      <x:c r="B632" s="0" t="s">
         <x:v>2339</x:v>
       </x:c>
-      <x:c r="B632" s="0" t="s">
+      <x:c r="C632" s="0" t="s">
         <x:v>2340</x:v>
       </x:c>
-      <x:c r="C632" s="0" t="s">
+      <x:c r="D632" s="0" t="s">
         <x:v>2341</x:v>
       </x:c>
-      <x:c r="D632" s="0" t="s">
+      <x:c r="E632" s="0" t="s">
         <x:v>2342</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2343</x:v>
       </x:c>
       <x:c r="F632" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G632" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:7">
       <x:c r="A633" s="0" t="s">
         <x:v>1174</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="C633" s="0" t="s">
+        <x:v>2343</x:v>
+      </x:c>
+      <x:c r="D633" s="0" t="s">
         <x:v>2344</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2345</x:v>
       </x:c>
       <x:c r="E633" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="F633" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G633" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:7">
       <x:c r="A634" s="0" t="s">
         <x:v>1756</x:v>
       </x:c>
       <x:c r="B634" s="0" t="s">
+        <x:v>2345</x:v>
+      </x:c>
+      <x:c r="C634" s="0" t="s">
         <x:v>2346</x:v>
       </x:c>
-      <x:c r="C634" s="0" t="s">
+      <x:c r="D634" s="0" t="s">
         <x:v>2347</x:v>
       </x:c>
-      <x:c r="D634" s="0" t="s">
+      <x:c r="E634" s="0" t="s">
         <x:v>2348</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2349</x:v>
       </x:c>
       <x:c r="F634" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G634" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:7">
       <x:c r="A635" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
+        <x:v>2349</x:v>
+      </x:c>
+      <x:c r="C635" s="0" t="s">
         <x:v>2350</x:v>
       </x:c>
-      <x:c r="C635" s="0" t="s">
+      <x:c r="D635" s="0" t="s">
         <x:v>2351</x:v>
       </x:c>
-      <x:c r="D635" s="0" t="s">
+      <x:c r="E635" s="0" t="s">
         <x:v>2352</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2353</x:v>
       </x:c>
       <x:c r="F635" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G635" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:7">
       <x:c r="A636" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B636" s="0" t="s">
+        <x:v>2353</x:v>
+      </x:c>
+      <x:c r="C636" s="0" t="s">
         <x:v>2354</x:v>
       </x:c>
-      <x:c r="C636" s="0" t="s">
+      <x:c r="D636" s="0" t="s">
         <x:v>2355</x:v>
       </x:c>
-      <x:c r="D636" s="0" t="s">
+      <x:c r="E636" s="0" t="s">
         <x:v>2356</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2357</x:v>
       </x:c>
       <x:c r="F636" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G636" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:7">
       <x:c r="A637" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
+        <x:v>2357</x:v>
+      </x:c>
+      <x:c r="C637" s="0" t="s">
         <x:v>2358</x:v>
       </x:c>
-      <x:c r="C637" s="0" t="s">
+      <x:c r="D637" s="0" t="s">
         <x:v>2359</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2360</x:v>
       </x:c>
       <x:c r="E637" s="0" t="s">
         <x:v>898</x:v>
       </x:c>
       <x:c r="F637" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G637" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:7">
       <x:c r="A638" s="0" t="s">
+        <x:v>2360</x:v>
+      </x:c>
+      <x:c r="B638" s="0" t="s">
         <x:v>2361</x:v>
       </x:c>
-      <x:c r="B638" s="0" t="s">
+      <x:c r="C638" s="0" t="s">
         <x:v>2362</x:v>
       </x:c>
-      <x:c r="C638" s="0" t="s">
+      <x:c r="D638" s="0" t="s">
         <x:v>2363</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2364</x:v>
       </x:c>
       <x:c r="E638" s="0" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="F638" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G638" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:7">
       <x:c r="A639" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>2280</x:v>
       </x:c>
       <x:c r="C639" s="0" t="s">
+        <x:v>2364</x:v>
+      </x:c>
+      <x:c r="D639" s="0" t="s">
         <x:v>2365</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2366</x:v>
       </x:c>
       <x:c r="E639" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F639" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G639" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:7">
       <x:c r="A640" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B640" s="0" t="s">
+        <x:v>2366</x:v>
+      </x:c>
+      <x:c r="C640" s="0" t="s">
         <x:v>2367</x:v>
       </x:c>
-      <x:c r="C640" s="0" t="s">
+      <x:c r="D640" s="0" t="s">
         <x:v>2368</x:v>
       </x:c>
-      <x:c r="D640" s="0" t="s">
+      <x:c r="E640" s="0" t="s">
         <x:v>2369</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2370</x:v>
       </x:c>
       <x:c r="F640" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G640" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:7">
       <x:c r="A641" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
+        <x:v>2370</x:v>
+      </x:c>
+      <x:c r="C641" s="0" t="s">
         <x:v>2371</x:v>
       </x:c>
-      <x:c r="C641" s="0" t="s">
+      <x:c r="D641" s="0" t="s">
         <x:v>2372</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2373</x:v>
       </x:c>
       <x:c r="E641" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F641" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G641" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:7">
       <x:c r="A642" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="B642" s="0" t="s">
+        <x:v>2373</x:v>
+      </x:c>
+      <x:c r="C642" s="0" t="s">
         <x:v>2374</x:v>
       </x:c>
-      <x:c r="C642" s="0" t="s">
+      <x:c r="D642" s="0" t="s">
         <x:v>2375</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2376</x:v>
       </x:c>
       <x:c r="E642" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="F642" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G642" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:7">
       <x:c r="A643" s="0" t="s">
         <x:v>1419</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
+        <x:v>2376</x:v>
+      </x:c>
+      <x:c r="C643" s="0" t="s">
         <x:v>2377</x:v>
       </x:c>
-      <x:c r="C643" s="0" t="s">
+      <x:c r="D643" s="0" t="s">
         <x:v>2378</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2379</x:v>
       </x:c>
       <x:c r="E643" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="F643" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G643" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:7">
       <x:c r="A644" s="0" t="s">
+        <x:v>2379</x:v>
+      </x:c>
+      <x:c r="B644" s="0" t="s">
         <x:v>2380</x:v>
       </x:c>
-      <x:c r="B644" s="0" t="s">
+      <x:c r="C644" s="0" t="s">
         <x:v>2381</x:v>
       </x:c>
-      <x:c r="C644" s="0" t="s">
+      <x:c r="D644" s="0" t="s">
         <x:v>2382</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2383</x:v>
       </x:c>
       <x:c r="E644" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F644" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G644" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:7">
       <x:c r="A645" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
+        <x:v>2383</x:v>
+      </x:c>
+      <x:c r="C645" s="0" t="s">
         <x:v>2384</x:v>
       </x:c>
-      <x:c r="C645" s="0" t="s">
+      <x:c r="D645" s="0" t="s">
         <x:v>2385</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2386</x:v>
       </x:c>
       <x:c r="E645" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="F645" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G645" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:7">
       <x:c r="A646" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="B646" s="0" t="s">
+        <x:v>2386</x:v>
+      </x:c>
+      <x:c r="C646" s="0" t="s">
         <x:v>2387</x:v>
       </x:c>
-      <x:c r="C646" s="0" t="s">
+      <x:c r="D646" s="0" t="s">
         <x:v>2388</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2389</x:v>
       </x:c>
       <x:c r="E646" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="F646" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G646" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:7">
       <x:c r="A647" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
+        <x:v>2389</x:v>
+      </x:c>
+      <x:c r="C647" s="0" t="s">
         <x:v>2390</x:v>
       </x:c>
-      <x:c r="C647" s="0" t="s">
+      <x:c r="D647" s="0" t="s">
         <x:v>2391</x:v>
       </x:c>
-      <x:c r="D647" s="0" t="s">
+      <x:c r="E647" s="0" t="s">
         <x:v>2392</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2393</x:v>
       </x:c>
       <x:c r="F647" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G647" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:7">
       <x:c r="A648" s="0" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="B648" s="0" t="s">
+        <x:v>2393</x:v>
+      </x:c>
+      <x:c r="C648" s="0" t="s">
         <x:v>2394</x:v>
       </x:c>
-      <x:c r="C648" s="0" t="s">
+      <x:c r="D648" s="0" t="s">
         <x:v>2395</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2396</x:v>
       </x:c>
       <x:c r="E648" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F648" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G648" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:7">
       <x:c r="A649" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
+        <x:v>2396</x:v>
+      </x:c>
+      <x:c r="C649" s="0" t="s">
         <x:v>2397</x:v>
       </x:c>
-      <x:c r="C649" s="0" t="s">
+      <x:c r="D649" s="0" t="s">
         <x:v>2398</x:v>
       </x:c>
-      <x:c r="D649" s="0" t="s">
+      <x:c r="E649" s="0" t="s">
         <x:v>2399</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2400</x:v>
       </x:c>
       <x:c r="F649" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G649" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:7">
       <x:c r="A650" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B650" s="0" t="s">
+        <x:v>2400</x:v>
+      </x:c>
+      <x:c r="C650" s="0" t="s">
         <x:v>2401</x:v>
       </x:c>
-      <x:c r="C650" s="0" t="s">
+      <x:c r="D650" s="0" t="s">
         <x:v>2402</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2403</x:v>
       </x:c>
       <x:c r="E650" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="F650" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G650" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:7">
       <x:c r="A651" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="C651" s="0" t="s">
+        <x:v>2403</x:v>
+      </x:c>
+      <x:c r="D651" s="0" t="s">
         <x:v>2404</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2405</x:v>
       </x:c>
       <x:c r="E651" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F651" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G651" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:7">
       <x:c r="A652" s="0" t="s">
+        <x:v>2405</x:v>
+      </x:c>
+      <x:c r="B652" s="0" t="s">
         <x:v>2406</x:v>
       </x:c>
-      <x:c r="B652" s="0" t="s">
+      <x:c r="C652" s="0" t="s">
         <x:v>2407</x:v>
       </x:c>
-      <x:c r="C652" s="0" t="s">
+      <x:c r="D652" s="0" t="s">
         <x:v>2408</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2409</x:v>
       </x:c>
       <x:c r="E652" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F652" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G652" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:7">
       <x:c r="A653" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
+        <x:v>2409</x:v>
+      </x:c>
+      <x:c r="C653" s="0" t="s">
         <x:v>2410</x:v>
       </x:c>
-      <x:c r="C653" s="0" t="s">
+      <x:c r="D653" s="0" t="s">
         <x:v>2411</x:v>
       </x:c>
-      <x:c r="D653" s="0" t="s">
+      <x:c r="E653" s="0" t="s">
         <x:v>2412</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2413</x:v>
       </x:c>
       <x:c r="F653" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G653" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:7">
       <x:c r="A654" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B654" s="0" t="s">
+        <x:v>2413</x:v>
+      </x:c>
+      <x:c r="C654" s="0" t="s">
         <x:v>2414</x:v>
       </x:c>
-      <x:c r="C654" s="0" t="s">
+      <x:c r="D654" s="0" t="s">
         <x:v>2415</x:v>
       </x:c>
-      <x:c r="D654" s="0" t="s">
+      <x:c r="E654" s="0" t="s">
         <x:v>2416</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2417</x:v>
       </x:c>
       <x:c r="F654" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G654" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:7">
       <x:c r="A655" s="0" t="s">
         <x:v>2061</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
+        <x:v>2417</x:v>
+      </x:c>
+      <x:c r="C655" s="0" t="s">
         <x:v>2418</x:v>
       </x:c>
-      <x:c r="C655" s="0" t="s">
+      <x:c r="D655" s="0" t="s">
         <x:v>2419</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2420</x:v>
       </x:c>
       <x:c r="E655" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="F655" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G655" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:7">
       <x:c r="A656" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B656" s="0" t="s">
+        <x:v>2420</x:v>
+      </x:c>
+      <x:c r="C656" s="0" t="s">
         <x:v>2421</x:v>
       </x:c>
-      <x:c r="C656" s="0" t="s">
+      <x:c r="D656" s="0" t="s">
         <x:v>2422</x:v>
       </x:c>
-      <x:c r="D656" s="0" t="s">
+      <x:c r="E656" s="0" t="s">
         <x:v>2423</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2424</x:v>
       </x:c>
       <x:c r="F656" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G656" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:7">
       <x:c r="A657" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
+        <x:v>2424</x:v>
+      </x:c>
+      <x:c r="C657" s="0" t="s">
         <x:v>2425</x:v>
       </x:c>
-      <x:c r="C657" s="0" t="s">
+      <x:c r="D657" s="0" t="s">
         <x:v>2426</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2427</x:v>
       </x:c>
       <x:c r="E657" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F657" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G657" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:7">
       <x:c r="A658" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B658" s="0" t="s">
+        <x:v>2427</x:v>
+      </x:c>
+      <x:c r="C658" s="0" t="s">
         <x:v>2428</x:v>
       </x:c>
-      <x:c r="C658" s="0" t="s">
+      <x:c r="D658" s="0" t="s">
         <x:v>2429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2430</x:v>
       </x:c>
       <x:c r="E658" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="F658" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G658" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:7">
       <x:c r="A659" s="0" t="s">
+        <x:v>2430</x:v>
+      </x:c>
+      <x:c r="B659" s="0" t="s">
         <x:v>2431</x:v>
       </x:c>
-      <x:c r="B659" s="0" t="s">
+      <x:c r="C659" s="0" t="s">
         <x:v>2432</x:v>
       </x:c>
-      <x:c r="C659" s="0" t="s">
+      <x:c r="D659" s="0" t="s">
         <x:v>2433</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2434</x:v>
       </x:c>
       <x:c r="E659" s="0" t="s">
         <x:v>1909</x:v>
       </x:c>
       <x:c r="F659" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G659" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:7">
       <x:c r="A660" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B660" s="0" t="s">
+        <x:v>2434</x:v>
+      </x:c>
+      <x:c r="C660" s="0" t="s">
         <x:v>2435</x:v>
       </x:c>
-      <x:c r="C660" s="0" t="s">
+      <x:c r="D660" s="0" t="s">
         <x:v>2436</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2437</x:v>
       </x:c>
       <x:c r="E660" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="F660" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G660" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:7">
       <x:c r="A661" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
+        <x:v>2437</x:v>
+      </x:c>
+      <x:c r="C661" s="0" t="s">
         <x:v>2438</x:v>
       </x:c>
-      <x:c r="C661" s="0" t="s">
+      <x:c r="D661" s="0" t="s">
         <x:v>2439</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2440</x:v>
       </x:c>
       <x:c r="E661" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="F661" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G661" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:7">
       <x:c r="A662" s="0" t="s">
         <x:v>1756</x:v>
       </x:c>
       <x:c r="B662" s="0" t="s">
+        <x:v>2440</x:v>
+      </x:c>
+      <x:c r="C662" s="0" t="s">
         <x:v>2441</x:v>
       </x:c>
-      <x:c r="C662" s="0" t="s">
+      <x:c r="D662" s="0" t="s">
         <x:v>2442</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2443</x:v>
       </x:c>
       <x:c r="E662" s="0" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="F662" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G662" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:7">
       <x:c r="A663" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
+        <x:v>2443</x:v>
+      </x:c>
+      <x:c r="C663" s="0" t="s">
         <x:v>2444</x:v>
       </x:c>
-      <x:c r="C663" s="0" t="s">
+      <x:c r="D663" s="0" t="s">
         <x:v>2445</x:v>
       </x:c>
-      <x:c r="D663" s="0" t="s">
+      <x:c r="E663" s="0" t="s">
         <x:v>2446</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2447</x:v>
       </x:c>
       <x:c r="F663" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G663" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:7">
       <x:c r="A664" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B664" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C664" s="0" t="s">
+        <x:v>2447</x:v>
+      </x:c>
+      <x:c r="D664" s="0" t="s">
         <x:v>2448</x:v>
       </x:c>
-      <x:c r="D664" s="0" t="s">
+      <x:c r="E664" s="0" t="s">
         <x:v>2449</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2450</x:v>
       </x:c>
       <x:c r="F664" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G664" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:7">
       <x:c r="A665" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="C665" s="0" t="s">
+        <x:v>2450</x:v>
+      </x:c>
+      <x:c r="D665" s="0" t="s">
         <x:v>2451</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2452</x:v>
       </x:c>
       <x:c r="E665" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="F665" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G665" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:7">
       <x:c r="A666" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B666" s="0" t="s">
+        <x:v>2452</x:v>
+      </x:c>
+      <x:c r="C666" s="0" t="s">
         <x:v>2453</x:v>
       </x:c>
-      <x:c r="C666" s="0" t="s">
+      <x:c r="D666" s="0" t="s">
         <x:v>2454</x:v>
       </x:c>
-      <x:c r="D666" s="0" t="s">
+      <x:c r="E666" s="0" t="s">
         <x:v>2455</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2456</x:v>
       </x:c>
       <x:c r="F666" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G666" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:7">
       <x:c r="A667" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
+        <x:v>2456</x:v>
+      </x:c>
+      <x:c r="C667" s="0" t="s">
         <x:v>2457</x:v>
       </x:c>
-      <x:c r="C667" s="0" t="s">
+      <x:c r="D667" s="0" t="s">
         <x:v>2458</x:v>
       </x:c>
-      <x:c r="D667" s="0" t="s">
+      <x:c r="E667" s="0" t="s">
         <x:v>2459</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2460</x:v>
       </x:c>
       <x:c r="F667" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G667" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:7">
       <x:c r="A668" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B668" s="0" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="C668" s="0" t="s">
+        <x:v>2460</x:v>
+      </x:c>
+      <x:c r="D668" s="0" t="s">
         <x:v>2461</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2462</x:v>
       </x:c>
       <x:c r="E668" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F668" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G668" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:7">
       <x:c r="A669" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
+        <x:v>2462</x:v>
+      </x:c>
+      <x:c r="C669" s="0" t="s">
         <x:v>2463</x:v>
       </x:c>
-      <x:c r="C669" s="0" t="s">
+      <x:c r="D669" s="0" t="s">
         <x:v>2464</x:v>
       </x:c>
-      <x:c r="D669" s="0" t="s">
+      <x:c r="E669" s="0" t="s">
         <x:v>2465</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2466</x:v>
       </x:c>
       <x:c r="F669" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G669" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:7">
       <x:c r="A670" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="B670" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="C670" s="0" t="s">
+        <x:v>2466</x:v>
+      </x:c>
+      <x:c r="D670" s="0" t="s">
         <x:v>2467</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2468</x:v>
       </x:c>
       <x:c r="E670" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="F670" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G670" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:7">
       <x:c r="A671" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
+        <x:v>2468</x:v>
+      </x:c>
+      <x:c r="C671" s="0" t="s">
         <x:v>2469</x:v>
       </x:c>
-      <x:c r="C671" s="0" t="s">
+      <x:c r="D671" s="0" t="s">
         <x:v>2470</x:v>
       </x:c>
-      <x:c r="D671" s="0" t="s">
+      <x:c r="E671" s="0" t="s">
         <x:v>2471</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2472</x:v>
       </x:c>
       <x:c r="F671" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G671" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:7">
       <x:c r="A672" s="0" t="s">
         <x:v>1339</x:v>
       </x:c>
       <x:c r="B672" s="0" t="s">
+        <x:v>2472</x:v>
+      </x:c>
+      <x:c r="C672" s="0" t="s">
         <x:v>2473</x:v>
       </x:c>
-      <x:c r="C672" s="0" t="s">
+      <x:c r="D672" s="0" t="s">
         <x:v>2474</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2475</x:v>
       </x:c>
       <x:c r="E672" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F672" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G672" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:7">
       <x:c r="A673" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
+        <x:v>2475</x:v>
+      </x:c>
+      <x:c r="C673" s="0" t="s">
         <x:v>2476</x:v>
       </x:c>
-      <x:c r="C673" s="0" t="s">
+      <x:c r="D673" s="0" t="s">
         <x:v>2477</x:v>
       </x:c>
-      <x:c r="D673" s="0" t="s">
+      <x:c r="E673" s="0" t="s">
         <x:v>2478</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2479</x:v>
       </x:c>
       <x:c r="F673" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G673" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:7">
       <x:c r="A674" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="B674" s="0" t="s">
         <x:v>1512</x:v>
       </x:c>
       <x:c r="C674" s="0" t="s">
+        <x:v>2479</x:v>
+      </x:c>
+      <x:c r="D674" s="0" t="s">
         <x:v>2480</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2481</x:v>
       </x:c>
       <x:c r="E674" s="0" t="s">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="F674" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G674" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:7">
       <x:c r="A675" s="0" t="s">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
+        <x:v>2481</x:v>
+      </x:c>
+      <x:c r="C675" s="0" t="s">
         <x:v>2482</x:v>
       </x:c>
-      <x:c r="C675" s="0" t="s">
+      <x:c r="D675" s="0" t="s">
         <x:v>2483</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2484</x:v>
       </x:c>
       <x:c r="E675" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="F675" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G675" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:7">
       <x:c r="A676" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B676" s="0" t="s">
+        <x:v>2484</x:v>
+      </x:c>
+      <x:c r="C676" s="0" t="s">
         <x:v>2485</x:v>
       </x:c>
-      <x:c r="C676" s="0" t="s">
+      <x:c r="D676" s="0" t="s">
         <x:v>2486</x:v>
       </x:c>
-      <x:c r="D676" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E676" s="0" t="s">
-        <x:v>2479</x:v>
+        <x:v>2478</x:v>
       </x:c>
       <x:c r="F676" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G676" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:7">
       <x:c r="A677" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
         <x:v>1354</x:v>
       </x:c>
       <x:c r="C677" s="0" t="s">
+        <x:v>2487</x:v>
+      </x:c>
+      <x:c r="D677" s="0" t="s">
         <x:v>2488</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2489</x:v>
       </x:c>
       <x:c r="E677" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="F677" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G677" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:7">
       <x:c r="A678" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B678" s="0" t="s">
         <x:v>1376</x:v>
       </x:c>
       <x:c r="C678" s="0" t="s">
+        <x:v>2489</x:v>
+      </x:c>
+      <x:c r="D678" s="0" t="s">
         <x:v>2490</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2491</x:v>
       </x:c>
       <x:c r="E678" s="0" t="s">
         <x:v>1217</x:v>
       </x:c>
       <x:c r="F678" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G678" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:7">
       <x:c r="A679" s="0" t="s">
+        <x:v>2491</x:v>
+      </x:c>
+      <x:c r="B679" s="0" t="s">
         <x:v>2492</x:v>
       </x:c>
-      <x:c r="B679" s="0" t="s">
+      <x:c r="C679" s="0" t="s">
         <x:v>2493</x:v>
       </x:c>
-      <x:c r="C679" s="0" t="s">
+      <x:c r="D679" s="0" t="s">
         <x:v>2494</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2495</x:v>
       </x:c>
       <x:c r="E679" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="F679" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G679" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:7">
       <x:c r="A680" s="0" t="s">
+        <x:v>2495</x:v>
+      </x:c>
+      <x:c r="B680" s="0" t="s">
         <x:v>2496</x:v>
       </x:c>
-      <x:c r="B680" s="0" t="s">
+      <x:c r="C680" s="0" t="s">
         <x:v>2497</x:v>
       </x:c>
-      <x:c r="C680" s="0" t="s">
+      <x:c r="D680" s="0" t="s">
         <x:v>2498</x:v>
       </x:c>
-      <x:c r="D680" s="0" t="s">
+      <x:c r="E680" s="0" t="s">
         <x:v>2499</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2500</x:v>
       </x:c>
       <x:c r="F680" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G680" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:7">
       <x:c r="A681" s="0" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
+        <x:v>2500</x:v>
+      </x:c>
+      <x:c r="C681" s="0" t="s">
         <x:v>2501</x:v>
       </x:c>
-      <x:c r="C681" s="0" t="s">
+      <x:c r="D681" s="0" t="s">
         <x:v>2502</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2503</x:v>
       </x:c>
       <x:c r="E681" s="0" t="s">
         <x:v>1876</x:v>
       </x:c>
       <x:c r="F681" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G681" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:7">
       <x:c r="A682" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B682" s="0" t="s">
+        <x:v>2503</x:v>
+      </x:c>
+      <x:c r="C682" s="0" t="s">
         <x:v>2504</x:v>
       </x:c>
-      <x:c r="C682" s="0" t="s">
+      <x:c r="D682" s="0" t="s">
         <x:v>2505</x:v>
       </x:c>
-      <x:c r="D682" s="0" t="s">
+      <x:c r="E682" s="0" t="s">
         <x:v>2506</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2507</x:v>
       </x:c>
       <x:c r="F682" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G682" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:7">
       <x:c r="A683" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
+        <x:v>2507</x:v>
+      </x:c>
+      <x:c r="C683" s="0" t="s">
         <x:v>2508</x:v>
       </x:c>
-      <x:c r="C683" s="0" t="s">
+      <x:c r="D683" s="0" t="s">
         <x:v>2509</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2510</x:v>
       </x:c>
       <x:c r="E683" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F683" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G683" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:7">
       <x:c r="A684" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B684" s="0" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="C684" s="0" t="s">
+        <x:v>2510</x:v>
+      </x:c>
+      <x:c r="D684" s="0" t="s">
         <x:v>2511</x:v>
       </x:c>
-      <x:c r="D684" s="0" t="s">
+      <x:c r="E684" s="0" t="s">
         <x:v>2512</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2513</x:v>
       </x:c>
       <x:c r="F684" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G684" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:7">
       <x:c r="A685" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
+        <x:v>2513</x:v>
+      </x:c>
+      <x:c r="C685" s="0" t="s">
         <x:v>2514</x:v>
       </x:c>
-      <x:c r="C685" s="0" t="s">
+      <x:c r="D685" s="0" t="s">
         <x:v>2515</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2516</x:v>
       </x:c>
       <x:c r="E685" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F685" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G685" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:7">
       <x:c r="A686" s="0" t="s">
         <x:v>1386</x:v>
       </x:c>
       <x:c r="B686" s="0" t="s">
+        <x:v>2516</x:v>
+      </x:c>
+      <x:c r="C686" s="0" t="s">
         <x:v>2517</x:v>
       </x:c>
-      <x:c r="C686" s="0" t="s">
+      <x:c r="D686" s="0" t="s">
         <x:v>2518</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2519</x:v>
       </x:c>
       <x:c r="E686" s="0" t="s">
         <x:v>1890</x:v>
       </x:c>
       <x:c r="F686" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G686" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:7">
       <x:c r="A687" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
+        <x:v>2519</x:v>
+      </x:c>
+      <x:c r="C687" s="0" t="s">
         <x:v>2520</x:v>
       </x:c>
-      <x:c r="C687" s="0" t="s">
+      <x:c r="D687" s="0" t="s">
         <x:v>2521</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2522</x:v>
       </x:c>
       <x:c r="E687" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="F687" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G687" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:7">
       <x:c r="A688" s="0" t="s">
         <x:v>2272</x:v>
       </x:c>
       <x:c r="B688" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="C688" s="0" t="s">
+        <x:v>2522</x:v>
+      </x:c>
+      <x:c r="D688" s="0" t="s">
         <x:v>2523</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2524</x:v>
       </x:c>
       <x:c r="E688" s="0" t="s">
         <x:v>1599</x:v>
       </x:c>
       <x:c r="F688" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G688" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:7">
       <x:c r="A689" s="0" t="s">
         <x:v>1346</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
+        <x:v>2524</x:v>
+      </x:c>
+      <x:c r="C689" s="0" t="s">
         <x:v>2525</x:v>
       </x:c>
-      <x:c r="C689" s="0" t="s">
+      <x:c r="D689" s="0" t="s">
         <x:v>2526</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2527</x:v>
       </x:c>
       <x:c r="E689" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="F689" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G689" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:7">
       <x:c r="A690" s="0" t="s">
+        <x:v>2527</x:v>
+      </x:c>
+      <x:c r="B690" s="0" t="s">
         <x:v>2528</x:v>
       </x:c>
-      <x:c r="B690" s="0" t="s">
+      <x:c r="C690" s="0" t="s">
         <x:v>2529</x:v>
       </x:c>
-      <x:c r="C690" s="0" t="s">
+      <x:c r="D690" s="0" t="s">
         <x:v>2530</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2531</x:v>
       </x:c>
       <x:c r="E690" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="F690" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G690" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:7">
       <x:c r="A691" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C691" s="0" t="s">
+        <x:v>2531</x:v>
+      </x:c>
+      <x:c r="D691" s="0" t="s">
         <x:v>2532</x:v>
       </x:c>
-      <x:c r="D691" s="0" t="s">
+      <x:c r="E691" s="0" t="s">
         <x:v>2533</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2534</x:v>
       </x:c>
       <x:c r="F691" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G691" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:7">
       <x:c r="A692" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="B692" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C692" s="0" t="s">
+        <x:v>2534</x:v>
+      </x:c>
+      <x:c r="D692" s="0" t="s">
         <x:v>2535</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2536</x:v>
       </x:c>
       <x:c r="E692" s="0" t="s">
         <x:v>916</x:v>
       </x:c>
       <x:c r="F692" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G692" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:7">
       <x:c r="A693" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="C693" s="0" t="s">
+        <x:v>2536</x:v>
+      </x:c>
+      <x:c r="D693" s="0" t="s">
         <x:v>2537</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2538</x:v>
       </x:c>
       <x:c r="E693" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="F693" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G693" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:7">
       <x:c r="A694" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="B694" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C694" s="0" t="s">
+        <x:v>2538</x:v>
+      </x:c>
+      <x:c r="D694" s="0" t="s">
         <x:v>2539</x:v>
       </x:c>
-      <x:c r="D694" s="0" t="s">
+      <x:c r="E694" s="0" t="s">
         <x:v>2540</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2541</x:v>
       </x:c>
       <x:c r="F694" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G694" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:7">
       <x:c r="A695" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
         <x:v>1499</x:v>
       </x:c>
       <x:c r="C695" s="0" t="s">
+        <x:v>2541</x:v>
+      </x:c>
+      <x:c r="D695" s="0" t="s">
         <x:v>2542</x:v>
       </x:c>
-      <x:c r="D695" s="0" t="s">
+      <x:c r="E695" s="0" t="s">
         <x:v>2543</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2544</x:v>
       </x:c>
       <x:c r="F695" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G695" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:7">
       <x:c r="A696" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="B696" s="0" t="s">
+        <x:v>2544</x:v>
+      </x:c>
+      <x:c r="C696" s="0" t="s">
         <x:v>2545</x:v>
       </x:c>
-      <x:c r="C696" s="0" t="s">
+      <x:c r="D696" s="0" t="s">
         <x:v>2546</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2547</x:v>
       </x:c>
       <x:c r="E696" s="0" t="s">
         <x:v>971</x:v>
       </x:c>
       <x:c r="F696" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G696" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:7">
       <x:c r="A697" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
         <x:v>1431</x:v>
       </x:c>
       <x:c r="C697" s="0" t="s">
+        <x:v>2547</x:v>
+      </x:c>
+      <x:c r="D697" s="0" t="s">
         <x:v>2548</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2549</x:v>
       </x:c>
       <x:c r="E697" s="0" t="s">
         <x:v>1434</x:v>
       </x:c>
       <x:c r="F697" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G697" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:7">
       <x:c r="A698" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B698" s="0" t="s">
+        <x:v>2549</x:v>
+      </x:c>
+      <x:c r="C698" s="0" t="s">
         <x:v>2550</x:v>
       </x:c>
-      <x:c r="C698" s="0" t="s">
+      <x:c r="D698" s="0" t="s">
         <x:v>2551</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2552</x:v>
       </x:c>
       <x:c r="E698" s="0" t="s">
         <x:v>1068</x:v>
       </x:c>
       <x:c r="F698" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G698" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:7">
       <x:c r="A699" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
         <x:v>2070</x:v>
       </x:c>
       <x:c r="C699" s="0" t="s">
+        <x:v>2552</x:v>
+      </x:c>
+      <x:c r="D699" s="0" t="s">
         <x:v>2553</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2554</x:v>
       </x:c>
       <x:c r="E699" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="F699" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G699" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:7">
       <x:c r="A700" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B700" s="0" t="s">
+        <x:v>2554</x:v>
+      </x:c>
+      <x:c r="C700" s="0" t="s">
         <x:v>2555</x:v>
       </x:c>
-      <x:c r="C700" s="0" t="s">
+      <x:c r="D700" s="0" t="s">
         <x:v>2556</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2557</x:v>
       </x:c>
       <x:c r="E700" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F700" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G700" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:7">
       <x:c r="A701" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
         <x:v>1347</x:v>
       </x:c>
       <x:c r="C701" s="0" t="s">
+        <x:v>2557</x:v>
+      </x:c>
+      <x:c r="D701" s="0" t="s">
         <x:v>2558</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2559</x:v>
       </x:c>
       <x:c r="E701" s="0" t="s">
         <x:v>1902</x:v>
       </x:c>
       <x:c r="F701" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G701" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:7">
       <x:c r="A702" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B702" s="0" t="s">
+        <x:v>2559</x:v>
+      </x:c>
+      <x:c r="C702" s="0" t="s">
         <x:v>2560</x:v>
       </x:c>
-      <x:c r="C702" s="0" t="s">
+      <x:c r="D702" s="0" t="s">
         <x:v>2561</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2562</x:v>
       </x:c>
       <x:c r="E702" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F702" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G702" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:7">
       <x:c r="A703" s="0" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
+        <x:v>2562</x:v>
+      </x:c>
+      <x:c r="C703" s="0" t="s">
         <x:v>2563</x:v>
       </x:c>
-      <x:c r="C703" s="0" t="s">
+      <x:c r="D703" s="0" t="s">
         <x:v>2564</x:v>
       </x:c>
-      <x:c r="D703" s="0" t="s">
+      <x:c r="E703" s="0" t="s">
         <x:v>2565</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2566</x:v>
       </x:c>
       <x:c r="F703" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G703" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:7">
       <x:c r="A704" s="0" t="s">
+        <x:v>2566</x:v>
+      </x:c>
+      <x:c r="B704" s="0" t="s">
         <x:v>2567</x:v>
       </x:c>
-      <x:c r="B704" s="0" t="s">
+      <x:c r="C704" s="0" t="s">
         <x:v>2568</x:v>
       </x:c>
-      <x:c r="C704" s="0" t="s">
+      <x:c r="D704" s="0" t="s">
         <x:v>2569</x:v>
       </x:c>
-      <x:c r="D704" s="0" t="s">
+      <x:c r="E704" s="0" t="s">
         <x:v>2570</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2571</x:v>
       </x:c>
       <x:c r="F704" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G704" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:7">
       <x:c r="A705" s="0" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
+        <x:v>2571</x:v>
+      </x:c>
+      <x:c r="C705" s="0" t="s">
         <x:v>2572</x:v>
       </x:c>
-      <x:c r="C705" s="0" t="s">
+      <x:c r="D705" s="0" t="s">
         <x:v>2573</x:v>
       </x:c>
-      <x:c r="D705" s="0" t="s">
+      <x:c r="E705" s="0" t="s">
         <x:v>2574</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2575</x:v>
       </x:c>
       <x:c r="F705" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G705" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:7">
       <x:c r="A706" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="B706" s="0" t="s">
+        <x:v>2575</x:v>
+      </x:c>
+      <x:c r="C706" s="0" t="s">
         <x:v>2576</x:v>
       </x:c>
-      <x:c r="C706" s="0" t="s">
+      <x:c r="D706" s="0" t="s">
         <x:v>2577</x:v>
       </x:c>
-      <x:c r="D706" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E706" s="0" t="s">
-        <x:v>2575</x:v>
+        <x:v>2574</x:v>
       </x:c>
       <x:c r="F706" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G706" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:7">
       <x:c r="A707" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
+        <x:v>2578</x:v>
+      </x:c>
+      <x:c r="C707" s="0" t="s">
         <x:v>2579</x:v>
       </x:c>
-      <x:c r="C707" s="0" t="s">
+      <x:c r="D707" s="0" t="s">
         <x:v>2580</x:v>
       </x:c>
-      <x:c r="D707" s="0" t="s">
+      <x:c r="E707" s="0" t="s">
         <x:v>2581</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2582</x:v>
       </x:c>
       <x:c r="F707" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G707" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:7">
       <x:c r="A708" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B708" s="0" t="s">
+        <x:v>2582</x:v>
+      </x:c>
+      <x:c r="C708" s="0" t="s">
         <x:v>2583</x:v>
       </x:c>
-      <x:c r="C708" s="0" t="s">
+      <x:c r="D708" s="0" t="s">
         <x:v>2584</x:v>
       </x:c>
-      <x:c r="D708" s="0" t="s">
+      <x:c r="E708" s="0" t="s">
         <x:v>2585</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2586</x:v>
       </x:c>
       <x:c r="F708" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G708" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:7">
       <x:c r="A709" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
+        <x:v>2586</x:v>
+      </x:c>
+      <x:c r="C709" s="0" t="s">
         <x:v>2587</x:v>
       </x:c>
-      <x:c r="C709" s="0" t="s">
+      <x:c r="D709" s="0" t="s">
         <x:v>2588</x:v>
       </x:c>
-      <x:c r="D709" s="0" t="s">
+      <x:c r="E709" s="0" t="s">
         <x:v>2589</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2590</x:v>
       </x:c>
       <x:c r="F709" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G709" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:7">
       <x:c r="A710" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="B710" s="0" t="s">
+        <x:v>2590</x:v>
+      </x:c>
+      <x:c r="C710" s="0" t="s">
         <x:v>2591</x:v>
       </x:c>
-      <x:c r="C710" s="0" t="s">
+      <x:c r="D710" s="0" t="s">
         <x:v>2592</x:v>
       </x:c>
-      <x:c r="D710" s="0" t="s">
+      <x:c r="E710" s="0" t="s">
         <x:v>2593</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2594</x:v>
       </x:c>
       <x:c r="F710" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G710" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:7">
       <x:c r="A711" s="0" t="s">
+        <x:v>2244</x:v>
+      </x:c>
+      <x:c r="B711" s="0" t="s">
+        <x:v>2594</x:v>
+      </x:c>
+      <x:c r="C711" s="0" t="s">
+        <x:v>2595</x:v>
+      </x:c>
+      <x:c r="D711" s="0" t="s">
+        <x:v>2596</x:v>
+      </x:c>
+      <x:c r="E711" s="0" t="s">
+        <x:v>2597</x:v>
+      </x:c>
+      <x:c r="F711" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="G711" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="712" spans="1:7">
+      <x:c r="A712" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="B711" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="E711" s="0" t="s">
+      <x:c r="B712" s="0" t="s">
         <x:v>2598</x:v>
       </x:c>
-      <x:c r="F711" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="G711" s="0" t="s">
+      <x:c r="C712" s="0" t="s">
         <x:v>2599</x:v>
+      </x:c>
+      <x:c r="D712" s="0" t="s">
+        <x:v>2600</x:v>
+      </x:c>
+      <x:c r="E712" s="0" t="s">
+        <x:v>2601</x:v>
+      </x:c>
+      <x:c r="F712" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="G712" s="0" t="s">
+        <x:v>2602</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Medici Veterinari</vt:lpstr>
       <vt:lpstr>Medici Veterinari!Print_Area</vt:lpstr>
       <vt:lpstr>Medici Veterinari!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>