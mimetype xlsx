--- v3 (2026-05-11)
+++ v4 (2026-06-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb67fbc019dca4b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9cd0b960ab8b4ac3bef4d0b850b33a0f.psmdcp" Id="R6230d079919a4169" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9ab903f80154cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9486f47153684345bde2e7dcb1be3d1b.psmdcp" Id="R1c66f935593245b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Medici Veterinari" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Nume</x:t>
   </x:si>
   <x:si>
     <x:t>Prenume</x:t>
   </x:si>
   <x:si>